--- v0 (2025-12-06)
+++ v1 (2026-10-24)
@@ -18,69 +18,69 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
     <sheet name="Лист2" sheetId="2" r:id="rId5"/>
     <sheet name="Лист3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
-    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Дружба» Vs «Энергетик»</t>
+    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «» Vs «Энергетик»</t>
   </si>
   <si>
     <t>Лига Мечты 25-26</t>
   </si>
   <si>
     <t>КЦХ</t>
   </si>
   <si>
     <t>Дата 08.11.2025</t>
   </si>
   <si>
     <t>Начало 20.15</t>
   </si>
   <si>
     <t xml:space="preserve">Игра 26/3 </t>
   </si>
   <si>
-    <t>Команда « А » «Дружба»</t>
+    <t>Команда « А » «»</t>
   </si>
   <si>
     <t>Взятие ворот</t>
   </si>
   <si>
     <t>Удаления</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фамилия, Имя</t>
   </si>
   <si>
     <t>пз</t>
   </si>
   <si>
     <t>г</t>
   </si>
   <si>
     <t>Ис</t>
   </si>
   <si>
     <t xml:space="preserve">Время </t>
   </si>
@@ -99,132 +99,132 @@
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Майстеренко Иван</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>04-36</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>Шолохов Валерий</t>
   </si>
   <si>
     <t>12-37</t>
   </si>
   <si>
+    <t>Швец Владимир</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
+    <t>17-02</t>
+  </si>
+  <si>
     <t>Со Максим</t>
   </si>
   <si>
-    <t>Зщ</t>
-[...2 lines deleted...]
-    <t>17-02</t>
+    <t>21-19</t>
   </si>
   <si>
     <t>Сизов Дмитрий</t>
   </si>
   <si>
-    <t>21-19</t>
+    <t>28-05</t>
   </si>
   <si>
     <t>Калугин Марк</t>
   </si>
   <si>
-    <t>28-05</t>
+    <t>29-05</t>
   </si>
   <si>
     <t>Михалик Игорь</t>
   </si>
   <si>
-    <t>29-05</t>
+    <t>40-29</t>
   </si>
   <si>
     <t>Васильев Александр</t>
   </si>
   <si>
-    <t>40-29</t>
-[...1 lines deleted...]
-  <si>
     <t>Переверзев Андрей</t>
   </si>
   <si>
     <t>Олексюк Константин</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Сологубов Максим</t>
   </si>
   <si>
     <t>Тарасевич Александр</t>
   </si>
   <si>
-    <t>Швец Владимир</t>
+    <t>Кимляков Кирилл</t>
+  </si>
+  <si>
+    <t>Макий Павел</t>
+  </si>
+  <si>
+    <t>Кочнев Иван</t>
   </si>
   <si>
     <t>Петренко Дмитрий</t>
   </si>
   <si>
-    <t>Кимляков Кирилл</t>
-[...7 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Энергетик»</t>
   </si>
   <si>
+    <t>Ю Ен</t>
+  </si>
+  <si>
+    <t>14-39</t>
+  </si>
+  <si>
+    <t>Морозов Владимир</t>
+  </si>
+  <si>
     <t>Лалетин Артем</t>
-  </si>
-[...7 lines deleted...]
-    <t>Морозов Владимир</t>
   </si>
   <si>
     <t>Якименко Василий</t>
   </si>
   <si>
     <t>Чупов Антон</t>
   </si>
   <si>
     <t>Иванов Сергей</t>
   </si>
   <si>
     <t>Борисов Егор</t>
   </si>
   <si>
     <t>Орлов Александр</t>
   </si>
   <si>
     <t>Боровиков Алексей</t>
   </si>
   <si>
     <t>Кошелев Константин</t>
   </si>
   <si>
     <t>Ярулин Юрий</t>
   </si>
@@ -1012,452 +1012,452 @@
       <c r="H6" s="6">
         <v>2</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="6" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="6">
         <v>2</v>
       </c>
       <c r="L6" s="6">
         <v>9</v>
       </c>
       <c r="M6" s="8">
         <v>0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="6">
         <v>3</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="6">
         <v>80</v>
       </c>
       <c r="L7" s="6">
         <v>6</v>
       </c>
       <c r="M7" s="8">
         <v>0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H8" s="6">
         <v>4</v>
       </c>
       <c r="I8" s="6"/>
       <c r="J8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="K8" s="6">
         <v>23</v>
       </c>
       <c r="L8" s="6">
         <v>66</v>
       </c>
       <c r="M8" s="8">
         <v>0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H9" s="6">
         <v>5</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K9" s="6">
         <v>23</v>
       </c>
       <c r="L9" s="6">
         <v>11</v>
       </c>
       <c r="M9" s="8">
         <v>0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="6">
         <v>6</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="K10" s="6">
         <v>44</v>
       </c>
       <c r="L10" s="6">
         <v>23</v>
       </c>
       <c r="M10" s="8">
         <v>0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H11" s="6">
         <v>7</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="K11" s="6">
         <v>22</v>
       </c>
       <c r="L11" s="6">
         <v>0</v>
       </c>
       <c r="M11" s="8">
         <v>0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>66</v>
+        <v>50</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
@@ -1669,125 +1669,125 @@
       </c>
       <c r="M29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="N29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="O29" s="7" t="s">
         <v>9</v>
       </c>
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>52</v>
       </c>
       <c r="K30" s="7">
         <v>13</v>
       </c>
       <c r="L30" s="7">
         <v>0</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>13</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
@@ -2121,51 +2121,51 @@
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>83</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="7">
         <v>90</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="14"/>