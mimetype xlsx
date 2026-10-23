--- v2 (2026-06-20)
+++ v3 (2026-10-23)
@@ -123,120 +123,120 @@
   <si>
     <t>Стасюкевич Константин</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>15-30</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>44-00</t>
   </si>
   <si>
     <t>Акимкин Александр</t>
   </si>
   <si>
     <t>Шамшурин Андрей</t>
   </si>
   <si>
     <t>Степанов Павел</t>
   </si>
   <si>
+    <t>Колбин Валерий</t>
+  </si>
+  <si>
     <t>Литвинов Вадим</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
-    <t>Колбин Валерий</t>
-[...1 lines deleted...]
-  <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Вишневский Алексей</t>
   </si>
   <si>
     <t>Белик Сергей</t>
   </si>
   <si>
     <t>Шимкович Максим</t>
   </si>
   <si>
     <t>Деряев Денис</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хулиганы»</t>
   </si>
   <si>
+    <t>Шептун Дмитрий</t>
+  </si>
+  <si>
+    <t>12-00</t>
+  </si>
+  <si>
+    <t>03-30</t>
+  </si>
+  <si>
     <t>Миронов Игорь</t>
   </si>
   <si>
-    <t>12-00</t>
-[...2 lines deleted...]
-    <t>03-30</t>
+    <t>24-02</t>
   </si>
   <si>
     <t>Лисовский Игорь</t>
   </si>
   <si>
-    <t>24-02</t>
+    <t>24-20</t>
   </si>
   <si>
     <t>Горошко Андрей</t>
   </si>
   <si>
-    <t>24-20</t>
+    <t>25-10</t>
+  </si>
+  <si>
+    <t>Середа Андрей</t>
+  </si>
+  <si>
+    <t>33-40</t>
   </si>
   <si>
     <t>Туезов Владислав</t>
   </si>
   <si>
-    <t>25-10</t>
-[...7 lines deleted...]
-  <si>
     <t>Ольмезов Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шептун Дмитрий</t>
   </si>
   <si>
     <t>Полубоярцев Егор</t>
   </si>
   <si>
     <t>Чернецкий Алексей</t>
   </si>
   <si>
     <t>Скачков Александр</t>
   </si>
   <si>
     <t>Волошенко Артем</t>
   </si>
   <si>
     <t>Лопатин Евгений</t>
   </si>
   <si>
     <t>Чернецкий Максим</t>
   </si>
   <si>
     <t>Банк Андрей</t>
   </si>
   <si>
     <t>Немировец Дмитрий</t>
   </si>
@@ -1164,105 +1164,105 @@
       <c r="B11" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>47</v>
+        <v>71</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
@@ -1624,244 +1624,244 @@
       </c>
       <c r="M29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="N29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="O29" s="7" t="s">
         <v>9</v>
       </c>
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="K30" s="7">
         <v>84</v>
       </c>
       <c r="L30" s="7">
         <v>22</v>
       </c>
       <c r="M30" s="7">
         <v>66</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>48</v>
       </c>
       <c r="O30" s="7">
         <v>87</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>23</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>50</v>
       </c>
       <c r="K31" s="7">
         <v>11</v>
       </c>
       <c r="L31" s="7">
         <v>68</v>
       </c>
       <c r="M31" s="7">
         <v>84</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>52</v>
       </c>
       <c r="K32" s="7">
         <v>96</v>
       </c>
       <c r="L32" s="7">
         <v>24</v>
       </c>
       <c r="M32" s="7">
         <v>8</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>54</v>
       </c>
       <c r="K33" s="7">
         <v>71</v>
       </c>
       <c r="L33" s="7">
         <v>33</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7" t="s">
         <v>56</v>
       </c>
       <c r="K34" s="7">
         <v>55</v>
       </c>
       <c r="L34" s="7">
         <v>0</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
@@ -1908,51 +1908,51 @@
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>29</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>33</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>