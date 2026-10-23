--- v0 (2025-12-07)
+++ v1 (2026-10-23)
@@ -18,69 +18,69 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
     <sheet name="Лист2" sheetId="2" r:id="rId5"/>
     <sheet name="Лист3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Транснефть-2» Vs «Дружба»</t>
+    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Транснефть» Vs «»</t>
   </si>
   <si>
     <t>Лига Мечты 25-26</t>
   </si>
   <si>
     <t>КЦХ</t>
   </si>
   <si>
     <t>Дата 02.11.2025</t>
   </si>
   <si>
     <t>Начало 16.15</t>
   </si>
   <si>
     <t xml:space="preserve">Игра 24/3 </t>
   </si>
   <si>
-    <t>Команда « А » «Транснефть-2»</t>
+    <t>Команда « А » «Транснефть»</t>
   </si>
   <si>
     <t>Взятие ворот</t>
   </si>
   <si>
     <t>Удаления</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фамилия, Имя</t>
   </si>
   <si>
     <t>пз</t>
   </si>
   <si>
     <t>г</t>
   </si>
   <si>
     <t>Ис</t>
   </si>
   <si>
     <t xml:space="preserve">Время </t>
   </si>
@@ -111,84 +111,84 @@
   <si>
     <t>01-56</t>
   </si>
   <si>
     <t>37-37</t>
   </si>
   <si>
     <t>Дрокин Павел</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>16-41</t>
   </si>
   <si>
     <t>41-49</t>
   </si>
   <si>
     <t>Харламов Тимур</t>
   </si>
   <si>
     <t>18-54</t>
   </si>
   <si>
+    <t>Володин Никита</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
+    <t>36-26</t>
+  </si>
+  <si>
+    <t>Остапенко Дмитрий</t>
+  </si>
+  <si>
+    <t>40-49</t>
+  </si>
+  <si>
+    <t>Черкасов Антон</t>
+  </si>
+  <si>
     <t>Матяж Александр</t>
   </si>
   <si>
-    <t>36-26</t>
-[...16 lines deleted...]
-  <si>
     <t>Абатуров Денис</t>
   </si>
   <si>
     <t>Гусак Артем</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
-    <t>Команда « Б » «Дружба»</t>
+    <t>Команда « Б » «»</t>
   </si>
   <si>
     <t>Майстеренко Иван</t>
   </si>
   <si>
     <t>09-45</t>
   </si>
   <si>
     <t>24-02</t>
   </si>
   <si>
     <t>Шолохов Валерий</t>
   </si>
   <si>
     <t>21-48</t>
   </si>
   <si>
     <t>Со Максим</t>
   </si>
   <si>
     <t>26-01</t>
   </si>
   <si>
     <t>Сизов Дмитрий</t>
   </si>
@@ -198,60 +198,60 @@
   <si>
     <t>Краснопольский Евгений</t>
   </si>
   <si>
     <t>Киселев Алексей</t>
   </si>
   <si>
     <t>Васильев Александр</t>
   </si>
   <si>
     <t>Переверзев Андрей</t>
   </si>
   <si>
     <t>Олексюк Константин</t>
   </si>
   <si>
     <t>Сологубов Максим</t>
   </si>
   <si>
     <t>Носков Алексей</t>
   </si>
   <si>
     <t>Чеботарев Денис</t>
   </si>
   <si>
+    <t>Кимляков Кирилл</t>
+  </si>
+  <si>
+    <t>Переваруха Сергей</t>
+  </si>
+  <si>
+    <t>Кочнев Иван</t>
+  </si>
+  <si>
     <t>Петренко Дмитрий</t>
-  </si>
-[...7 lines deleted...]
-    <t>Кочнев Иван</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Харламов Артем</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1033,189 +1033,189 @@
       <c r="H7" s="6">
         <v>3</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="6">
         <v>90</v>
       </c>
       <c r="L7" s="6">
         <v>11</v>
       </c>
       <c r="M7" s="8">
         <v>0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="H8" s="6">
         <v>4</v>
       </c>
       <c r="I8" s="6"/>
       <c r="J8" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K8" s="6">
         <v>32</v>
       </c>
       <c r="L8" s="6">
         <v>90</v>
       </c>
       <c r="M8" s="8">
         <v>0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B9" s="12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="H9" s="6">
         <v>5</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="K9" s="6">
         <v>11</v>
       </c>
       <c r="L9" s="6">
         <v>0</v>
       </c>
       <c r="M9" s="8">
         <v>0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>87</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>90</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1683,88 +1683,88 @@
       <c r="L31" s="7">
         <v>12</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>9</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>49</v>
       </c>
       <c r="K32" s="7">
         <v>23</v>
       </c>
       <c r="L32" s="7">
         <v>0</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>11</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>51</v>
       </c>
       <c r="K33" s="7">
         <v>80</v>
       </c>
       <c r="L33" s="7">
         <v>0</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
@@ -1811,51 +1811,51 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>25</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>27</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
@@ -1919,186 +1919,186 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>46</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>55</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7"/>
       <c r="B46" s="12"/>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>