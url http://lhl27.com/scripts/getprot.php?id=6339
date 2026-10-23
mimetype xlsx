--- v2 (2026-06-19)
+++ v3 (2026-10-23)
@@ -168,57 +168,57 @@
   <si>
     <t>Глухов Денис</t>
   </si>
   <si>
     <t>Демичев Александр</t>
   </si>
   <si>
     <t>Бердников Виктор</t>
   </si>
   <si>
     <t>Киркалов Михаил</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Крылья Востока»</t>
   </si>
   <si>
     <t>Тюгашев Вадим</t>
   </si>
   <si>
+    <t>Боровиков Виталий</t>
+  </si>
+  <si>
+    <t>Двадненко Василий</t>
+  </si>
+  <si>
     <t>Пташник Богдан</t>
-  </si>
-[...4 lines deleted...]
-    <t>Двадненко Василий</t>
   </si>
   <si>
     <t>Фролов Виктор</t>
   </si>
   <si>
     <t>Калашников Валерий</t>
   </si>
   <si>
     <t>Болибрух Иван</t>
   </si>
   <si>
     <t>Маслов Александр</t>
   </si>
   <si>
     <t>Меркурьев Евгений</t>
   </si>
   <si>
     <t>Алексеенко Егор</t>
   </si>
   <si>
     <t>Кассович Александр</t>
   </si>
   <si>
     <t>Денисов Евгений</t>
   </si>
@@ -1639,105 +1639,105 @@
       <c r="B30" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">