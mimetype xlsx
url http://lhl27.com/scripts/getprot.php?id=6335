--- v2 (2026-08-24)
+++ v3 (2026-10-24)
@@ -18,69 +18,69 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
     <sheet name="Лист2" sheetId="2" r:id="rId5"/>
     <sheet name="Лист3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Транснефть-2» Vs «Викинг»</t>
+    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Транснефть» Vs «Викинг»</t>
   </si>
   <si>
     <t>Лига Мечты 25-26</t>
   </si>
   <si>
     <t>КЦХ</t>
   </si>
   <si>
     <t>Дата 26.10.2025</t>
   </si>
   <si>
     <t>Начало 16.15</t>
   </si>
   <si>
     <t xml:space="preserve">Игра 7/3 </t>
   </si>
   <si>
-    <t>Команда « А » «Транснефть-2»</t>
+    <t>Команда « А » «Транснефть»</t>
   </si>
   <si>
     <t>Взятие ворот</t>
   </si>
   <si>
     <t>Удаления</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фамилия, Имя</t>
   </si>
   <si>
     <t>пз</t>
   </si>
   <si>
     <t>г</t>
   </si>
   <si>
     <t>Ис</t>
   </si>
   <si>
     <t xml:space="preserve">Время </t>
   </si>
@@ -96,78 +96,78 @@
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Дрокин Павел</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>03-10</t>
   </si>
   <si>
     <t>Харламов Тимур</t>
   </si>
   <si>
     <t>16-10</t>
   </si>
   <si>
+    <t>Володин Никита</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
+    <t>Вялый Юрий</t>
+  </si>
+  <si>
+    <t>Чирин Алексей</t>
+  </si>
+  <si>
+    <t>Хажинов Роман</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>Черкасов Антон</t>
+  </si>
+  <si>
+    <t>Осипов Андрей</t>
+  </si>
+  <si>
+    <t>Осипов Александр</t>
+  </si>
+  <si>
     <t>Вигерин Владимир</t>
-  </si>
-[...25 lines deleted...]
-    <t>Осипов Андрей</t>
   </si>
   <si>
     <t>Шамуратов Азамат</t>
   </si>
   <si>
     <t>Абатуров Денис</t>
   </si>
   <si>
     <t>Гусак Артем</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Викинг»</t>
   </si>
   <si>
     <t>Тарасенко Илья</t>
   </si>
   <si>
     <t>01-32</t>
   </si>
@@ -990,64 +990,64 @@
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
         <v>11</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="8"/>
       <c r="N6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="O6" s="6">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>5</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="8"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
@@ -1094,149 +1094,149 @@
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>33</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
@@ -2183,51 +2183,51 @@
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>
       <c r="K48" s="7"/>
       <c r="L48" s="7"/>
       <c r="M48" s="7"/>
       <c r="N48" s="7"/>
       <c r="O48" s="7"/>
       <c r="P48" s="7"/>
       <c r="Q48" s="7"/>
       <c r="R48" s="7"/>
       <c r="S48" s="7"/>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" s="7">
         <v>72</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C49" s="13"/>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
       <c r="F49" s="14"/>
       <c r="G49" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H49" s="7"/>
       <c r="I49" s="7"/>
       <c r="J49" s="7"/>
       <c r="K49" s="7"/>
       <c r="L49" s="7"/>
       <c r="M49" s="7"/>
       <c r="N49" s="7"/>
       <c r="O49" s="7"/>
       <c r="P49" s="7"/>
       <c r="Q49" s="7"/>
       <c r="R49" s="7"/>
       <c r="S49" s="7"/>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" s="10">
         <v>75</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C50" s="13"/>
       <c r="D50" s="13"/>
       <c r="E50" s="13"/>
       <c r="F50" s="14"/>