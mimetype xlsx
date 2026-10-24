--- v0 (2025-12-07)
+++ v1 (2026-10-24)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
     <sheet name="Лист2" sheetId="2" r:id="rId5"/>
     <sheet name="Лист3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Совкомбанк» Vs «Дружба»</t>
+    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Совкомбанк» Vs «»</t>
   </si>
   <si>
     <t>Лига Мечты 25-26</t>
   </si>
   <si>
     <t>ОБД</t>
   </si>
   <si>
     <t>Дата 26.10.2025</t>
   </si>
   <si>
     <t>Начало 20.00</t>
   </si>
   <si>
     <t xml:space="preserve">Игра 17/3 </t>
   </si>
   <si>
     <t>Команда « А » «Совкомбанк»</t>
   </si>
   <si>
     <t>Взятие ворот</t>
   </si>
   <si>
     <t>Удаления</t>
   </si>
@@ -153,108 +153,108 @@
   <si>
     <t>Халяпин Алексей</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Романюк Руслан</t>
   </si>
   <si>
     <t>Быцура Юрий</t>
   </si>
   <si>
     <t>Быцура Алексей</t>
   </si>
   <si>
     <t>Димедович Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
-    <t>Команда « Б » «Дружба»</t>
+    <t>Команда « Б » «»</t>
   </si>
   <si>
     <t>Майстеренко Иван</t>
   </si>
   <si>
     <t>05-14</t>
   </si>
   <si>
     <t>01-23</t>
   </si>
   <si>
     <t>Шолохов Валерий</t>
   </si>
   <si>
     <t>32-17</t>
   </si>
   <si>
     <t>Со Максим</t>
   </si>
   <si>
     <t>Сизов Дмитрий</t>
   </si>
   <si>
     <t>Калугин Марк</t>
   </si>
   <si>
     <t>Ягосфаров Тимур</t>
   </si>
   <si>
     <t>Киселев Алексей</t>
   </si>
   <si>
     <t>Васильев Александр</t>
   </si>
   <si>
     <t>Переверзев Андрей</t>
   </si>
   <si>
     <t>Сологубов Максим</t>
   </si>
   <si>
     <t>Носков Алексей</t>
   </si>
   <si>
     <t>Маскалев Алексей</t>
   </si>
   <si>
     <t>Чеботарев Денис</t>
   </si>
   <si>
+    <t>Афанасьев Александр</t>
+  </si>
+  <si>
+    <t>Кочнев Иван</t>
+  </si>
+  <si>
     <t>Петренко Дмитрий</t>
-  </si>
-[...4 lines deleted...]
-    <t>Кочнев Иван</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Стародворов Роман</t>
   </si>
   <si>
     <t>Харламов Артем</t>
   </si>
   <si>
     <t>Попов Илья</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1997,95 +1997,95 @@
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>72</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
-        <v>72</v>
+        <v>94</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">