--- v1 (2026-03-05)
+++ v2 (2026-10-23)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
     <sheet name="Лист2" sheetId="2" r:id="rId5"/>
     <sheet name="Лист3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Синергия» Vs «Дружба»</t>
+    <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Синергия» Vs «»</t>
   </si>
   <si>
     <t>Лига Мечты 25-26</t>
   </si>
   <si>
     <t>КЦХ</t>
   </si>
   <si>
     <t>Дата 08.10.2025</t>
   </si>
   <si>
     <t>Начало 21.15</t>
   </si>
   <si>
     <t xml:space="preserve">Игра 6/3 </t>
   </si>
   <si>
     <t>Команда « А » «Синергия»</t>
   </si>
   <si>
     <t>Взятие ворот</t>
   </si>
   <si>
     <t>Удаления</t>
   </si>
@@ -168,105 +168,105 @@
   <si>
     <t>Осипов Алексей</t>
   </si>
   <si>
     <t>Казачок Сергей</t>
   </si>
   <si>
     <t>Гвоздев Михаил</t>
   </si>
   <si>
     <t>Московцев Сергей</t>
   </si>
   <si>
     <t>Трегубенко Максим</t>
   </si>
   <si>
     <t>Осипов Матвей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
-    <t>Команда « Б » «Дружба»</t>
+    <t>Команда « Б » «»</t>
   </si>
   <si>
     <t>Шолохов Валерий</t>
   </si>
   <si>
     <t>03-12</t>
   </si>
   <si>
     <t>05-55</t>
   </si>
   <si>
     <t>Со Максим</t>
   </si>
   <si>
     <t>19-15</t>
   </si>
   <si>
     <t>Сизов Дмитрий</t>
   </si>
   <si>
     <t>32-05</t>
   </si>
   <si>
     <t>Гришин Виктор</t>
   </si>
   <si>
     <t>44-08</t>
   </si>
   <si>
     <t>Краснопольский Евгений</t>
   </si>
   <si>
     <t>Васильев Александр</t>
   </si>
   <si>
     <t>Переверзев Андрей</t>
   </si>
   <si>
     <t>Сологубов Максим</t>
   </si>
   <si>
     <t>Носков Алексей</t>
   </si>
   <si>
     <t>Маскалев Алексей</t>
   </si>
   <si>
     <t>Чеботарев Денис</t>
   </si>
   <si>
+    <t>Бирюков Антон</t>
+  </si>
+  <si>
     <t>Петренко Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Бирюков Антон</t>
   </si>
   <si>
     <t>Шушпанов Роман</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Растворцев Евгений</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -1976,88 +1976,88 @@
       <c r="B40" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>29</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>99</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>