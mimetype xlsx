--- v1 (2026-03-04)
+++ v2 (2026-05-07)
@@ -105,99 +105,99 @@
   <si>
     <t>Куць Никита</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>04-10</t>
   </si>
   <si>
     <t>18-30</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>06-12</t>
   </si>
   <si>
     <t>24-01</t>
   </si>
   <si>
+    <t>Фролов Александр</t>
+  </si>
+  <si>
+    <t>19-10</t>
+  </si>
+  <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
-    <t>19-10</t>
+    <t>45-00</t>
   </si>
   <si>
     <t>Иванов Игорь</t>
   </si>
   <si>
-    <t>45-00</t>
-[...1 lines deleted...]
-  <si>
     <t>Боков Фадей</t>
   </si>
   <si>
+    <t>Ларин Роман</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
+    <t>Чернухин Егор</t>
+  </si>
+  <si>
+    <t>Трухляев Александр</t>
+  </si>
+  <si>
+    <t>Кривых Михаил</t>
+  </si>
+  <si>
+    <t>Мерк Иван</t>
+  </si>
+  <si>
+    <t>Бозин Андрей</t>
+  </si>
+  <si>
     <t>Павлечко Тимофей</t>
   </si>
   <si>
-    <t>Ларин Роман</t>
-[...11 lines deleted...]
-    <t>Кривых Михаил</t>
+    <t>Ласковый Вадим</t>
+  </si>
+  <si>
+    <t>Лесник Арсентий</t>
   </si>
   <si>
     <t>Алексеев Илья</t>
-  </si>
-[...13 lines deleted...]
-    <t>Лесник Арсентий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Таежный»</t>
   </si>
   <si>
     <t>Пилипенко Александр</t>
   </si>
   <si>
     <t>09-20</t>
   </si>
   <si>
     <t>17-10</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>13-15</t>
   </si>
@@ -1023,152 +1023,152 @@
         <v>10</v>
       </c>
       <c r="L6" s="6">
         <v>0</v>
       </c>
       <c r="M6" s="8">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O6" s="6">
         <v>28</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>5</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="6">
         <v>3</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="6">
         <v>28</v>
       </c>
       <c r="L7" s="6">
         <v>45</v>
       </c>
       <c r="M7" s="8">
         <v>17</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="6">
         <v>4</v>
       </c>
       <c r="I8" s="6"/>
       <c r="J8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K8" s="6">
         <v>28</v>
       </c>
       <c r="L8" s="6">
         <v>0</v>
       </c>
       <c r="M8" s="8">
         <v>0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
@@ -1259,186 +1259,186 @@
       <c r="B14" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>36</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
-        <v>48</v>
+        <v>69</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">