--- v0 (2026-03-03)
+++ v1 (2026-07-27)
@@ -2087,85 +2087,85 @@
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
         <v>32</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>98</v>
       </c>
       <c r="B43" s="12" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>98</v>
       </c>
       <c r="B44" s="12" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7"/>
       <c r="B45" s="12"/>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>