--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -126,57 +126,57 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>17:00</t>
   </si>
   <si>
     <t>Дергунов Антон</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>16:41</t>
   </si>
   <si>
     <t>18:41</t>
   </si>
   <si>
     <t>Краснослободцев Виктор</t>
   </si>
   <si>
     <t>Рыбников Сергей</t>
   </si>
   <si>
+    <t>Кадыров Роман</t>
+  </si>
+  <si>
     <t>Чернов Павел</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кадыров Роман</t>
   </si>
   <si>
     <t>Жеребцов Дмитрий</t>
   </si>
   <si>
     <t>Шерстянников Игорь</t>
   </si>
   <si>
     <t>Астахов Олег</t>
   </si>
   <si>
     <t>Горожанкин Вадим</t>
   </si>
   <si>
     <t>Нестеров Александр</t>
   </si>
   <si>
     <t>Веслополов Сергей</t>
   </si>
   <si>
     <t>Мацута Сергей</t>
   </si>
   <si>
     <t>Дзивинский Алексей</t>
   </si>
@@ -1154,78 +1154,78 @@
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>18</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>18</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>20</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
@@ -1749,51 +1749,51 @@
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>5</v>
       </c>
       <c r="R30" s="7" t="s">
         <v>56</v>
       </c>
       <c r="S30" s="7" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>4</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>59</v>
       </c>
       <c r="K31" s="7">
         <v>17</v>
       </c>
       <c r="L31" s="7">
         <v>0</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>60</v>
       </c>
       <c r="O31" s="7">
         <v>77</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
@@ -1992,51 +1992,51 @@
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>40</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>44</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>