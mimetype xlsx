--- v1 (2026-05-09)
+++ v2 (2026-10-24)
@@ -90,65 +90,65 @@
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>16-42</t>
   </si>
   <si>
     <t>05-11</t>
   </si>
   <si>
+    <t>Боровиков Виталий</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>23-00</t>
+  </si>
+  <si>
+    <t>Двадненко Василий</t>
+  </si>
+  <si>
     <t>Пташник Богдан</t>
   </si>
   <si>
-    <t>Нп</t>
-[...10 lines deleted...]
-  <si>
     <t>Чигиринских Роман</t>
   </si>
   <si>
     <t>Калашников Валерий</t>
   </si>
   <si>
     <t>Болибрух Иван</t>
   </si>
   <si>
     <t>Маслов Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Меркурьев Евгений</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Крахмалев Валентин</t>
   </si>
   <si>
     <t>Кассович Александр</t>
@@ -165,93 +165,93 @@
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Пульсар»</t>
   </si>
   <si>
     <t>Мележик Максим</t>
   </si>
   <si>
     <t>08-49</t>
   </si>
   <si>
     <t>Бойков Павел</t>
   </si>
   <si>
     <t>20-00</t>
   </si>
   <si>
     <t>40-24</t>
   </si>
   <si>
+    <t>Губкин Егор</t>
+  </si>
+  <si>
+    <t>28-30</t>
+  </si>
+  <si>
+    <t>41-40</t>
+  </si>
+  <si>
+    <t>Поцилуйко Алексей</t>
+  </si>
+  <si>
+    <t>Кочетыгов Виктор</t>
+  </si>
+  <si>
+    <t>Ложечник Евгений</t>
+  </si>
+  <si>
+    <t>Трибушевский Семен</t>
+  </si>
+  <si>
+    <t>Кузнецов Владислав</t>
+  </si>
+  <si>
+    <t>Родионов Андрей</t>
+  </si>
+  <si>
+    <t>Сахно Павел</t>
+  </si>
+  <si>
+    <t>Звягинцев Максим</t>
+  </si>
+  <si>
+    <t>Мамонтов Артём</t>
+  </si>
+  <si>
+    <t>Транский Юрий</t>
+  </si>
+  <si>
+    <t>Кочетов Евгений</t>
+  </si>
+  <si>
     <t>Харченко Михаил</t>
-  </si>
-[...40 lines deleted...]
-    <t>Губкин Егор</t>
   </si>
   <si>
     <t>Дюжов Данил</t>
   </si>
   <si>
     <t>Некрасов Андрей</t>
   </si>
   <si>
     <t>Пьянзин Виталий</t>
   </si>
   <si>
     <t>Капшук Денис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>
@@ -959,113 +959,113 @@
         <v>88</v>
       </c>
       <c r="L5" s="5">
         <v>0</v>
       </c>
       <c r="M5" s="8">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="O5" s="6">
         <v>17</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>9</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="8"/>
       <c r="N6" s="6" t="s">
         <v>26</v>
       </c>
       <c r="O6" s="6">
         <v>99</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>19</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="8"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
@@ -1679,204 +1679,204 @@
         <v>88</v>
       </c>
       <c r="L31" s="7">
         <v>28</v>
       </c>
       <c r="M31" s="7">
         <v>47</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>48</v>
       </c>
       <c r="O31" s="7">
         <v>24</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>1</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>50</v>
       </c>
       <c r="K32" s="7">
         <v>47</v>
       </c>
       <c r="L32" s="7">
         <v>24</v>
       </c>
       <c r="M32" s="7">
         <v>8</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="O32" s="7">
         <v>47</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>5</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
@@ -1994,88 +1994,88 @@
       <c r="B42" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>87</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>88</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>