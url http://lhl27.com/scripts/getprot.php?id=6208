--- v1 (2026-05-06)
+++ v2 (2026-10-23)
@@ -147,117 +147,117 @@
   <si>
     <t>Суханов Михаил</t>
   </si>
   <si>
     <t>Рудукан Дмитрий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Рубеж»</t>
   </si>
   <si>
     <t>Давыдов Марк</t>
   </si>
   <si>
     <t>08:17</t>
   </si>
   <si>
     <t>12:42</t>
   </si>
   <si>
+    <t>Манилов Александр</t>
+  </si>
+  <si>
+    <t>23:01</t>
+  </si>
+  <si>
+    <t>19:36</t>
+  </si>
+  <si>
+    <t>Башев Владислав</t>
+  </si>
+  <si>
+    <t>ПБ</t>
+  </si>
+  <si>
+    <t>45:00</t>
+  </si>
+  <si>
+    <t>25:48</t>
+  </si>
+  <si>
+    <t>Садовников Сергей</t>
+  </si>
+  <si>
+    <t>34:40</t>
+  </si>
+  <si>
+    <t>Потихо Дмитрий</t>
+  </si>
+  <si>
+    <t>Трунова Наталья</t>
+  </si>
+  <si>
+    <t>Пырков Дмитрий</t>
+  </si>
+  <si>
+    <t>Юн Михаил</t>
+  </si>
+  <si>
     <t>Афанасьев Михаил</t>
   </si>
   <si>
-    <t>23:01</t>
-[...37 lines deleted...]
-  <si>
     <t>Расщупкин Александр</t>
   </si>
   <si>
     <t>Тен Владимир</t>
   </si>
   <si>
     <t>Аникин Владислав</t>
   </si>
   <si>
     <t>Безнощенко Владимир</t>
   </si>
   <si>
     <t>Сердюков Никита</t>
   </si>
   <si>
+    <t>Смирнов Алексей</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Дроздович Дмитрий</t>
   </si>
   <si>
     <t>Пышненко Артем</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Смазнов Руслан</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Стародворов Роман</t>
   </si>
   <si>
     <t>Харламов Артем</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -950,51 +950,51 @@
       <c r="E5" s="13"/>
       <c r="F5" s="14"/>
       <c r="G5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="6">
         <v>1</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="K5" s="5">
         <v>72</v>
       </c>
       <c r="L5" s="5">
         <v>47</v>
       </c>
       <c r="M5" s="8">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="O5" s="6">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>9</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
         <v>9</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="6">
@@ -1189,51 +1189,51 @@
       <c r="B13" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
@@ -1622,188 +1622,188 @@
         <v>85</v>
       </c>
       <c r="L30" s="7">
         <v>97</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>42</v>
       </c>
       <c r="O30" s="7">
         <v>37</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>23</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>44</v>
       </c>
       <c r="K31" s="7">
         <v>50</v>
       </c>
       <c r="L31" s="7">
         <v>91</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>45</v>
       </c>
       <c r="O31" s="7">
         <v>37</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>3</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>47</v>
       </c>
       <c r="J32" s="7" t="s">
         <v>48</v>
       </c>
       <c r="K32" s="7">
         <v>85</v>
       </c>
       <c r="L32" s="7">
         <v>0</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>49</v>
       </c>
       <c r="O32" s="7">
         <v>98</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>6</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7" t="s">
         <v>51</v>
       </c>
       <c r="O33" s="7">
         <v>22</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>2</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>33</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
@@ -1830,88 +1830,88 @@
       <c r="B36" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>79</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
@@ -2019,115 +2019,115 @@
       <c r="B43" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="B45" s="12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B46" s="12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="7">
         <v>98</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="14"/>