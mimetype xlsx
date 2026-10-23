--- v0 (2026-03-04)
+++ v1 (2026-10-23)
@@ -189,51 +189,51 @@
   <si>
     <t>Марченко Андрей</t>
   </si>
   <si>
     <t>36:15</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>44:30</t>
   </si>
   <si>
     <t>Беседин Антон</t>
   </si>
   <si>
     <t>Белотелов Виктор</t>
   </si>
   <si>
     <t>Андрейчук Владимир</t>
   </si>
   <si>
-    <t>Шиповалов Евгений</t>
+    <t>Шаповалов Евгений</t>
   </si>
   <si>
     <t>Шиков Андрей</t>
   </si>
   <si>
     <t>Садовников Андрей</t>
   </si>
   <si>
     <t>Суханов Михаил</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1591,51 +1591,51 @@
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>43</v>
       </c>
       <c r="K30" s="7">
         <v>10</v>
       </c>
       <c r="L30" s="7">
         <v>49</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>44</v>
       </c>
       <c r="O30" s="7">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>3</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>20</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="7">
@@ -1916,51 +1916,51 @@
       <c r="B40" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">