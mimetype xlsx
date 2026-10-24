--- v0 (2026-03-05)
+++ v1 (2026-10-24)
@@ -168,63 +168,63 @@
   <si>
     <t>03-16</t>
   </si>
   <si>
     <t>11-45</t>
   </si>
   <si>
     <t>Кочетыгов Виктор</t>
   </si>
   <si>
     <t>09-54</t>
   </si>
   <si>
     <t>Ложечник Евгений</t>
   </si>
   <si>
     <t>17-34</t>
   </si>
   <si>
     <t>Трибушевский Семен</t>
   </si>
   <si>
     <t>27-18</t>
   </si>
   <si>
+    <t>Кузнецов Владислав</t>
+  </si>
+  <si>
+    <t>36-03</t>
+  </si>
+  <si>
     <t>Сахно Павел</t>
   </si>
   <si>
-    <t>36-03</t>
+    <t>40-14</t>
   </si>
   <si>
     <t>Транский Юрий</t>
-  </si>
-[...4 lines deleted...]
-    <t>Кузнецов Владислав</t>
   </si>
   <si>
     <t>43-10</t>
   </si>
   <si>
     <t>Беззубцев Александр</t>
   </si>
   <si>
     <t>43-35</t>
   </si>
   <si>
     <t>Дюжов Данил</t>
   </si>
   <si>
     <t>44-24</t>
   </si>
   <si>
     <t>Пьянзин Виталий</t>
   </si>
   <si>
     <t>Капшук Денис</t>
   </si>
   <si>
     <t>Запевалов Денис</t>
   </si>
@@ -938,51 +938,51 @@
       <c r="E5" s="13"/>
       <c r="F5" s="14"/>
       <c r="G5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="6">
         <v>1</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="K5" s="5">
         <v>72</v>
       </c>
       <c r="L5" s="5">
         <v>47</v>
       </c>
       <c r="M5" s="8">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="O5" s="6">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>2</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
         <v>10</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="6"/>
@@ -1175,51 +1175,51 @@
       <c r="B13" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
@@ -1727,135 +1727,135 @@
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>49</v>
       </c>
       <c r="K33" s="7">
         <v>99</v>
       </c>
       <c r="L33" s="7">
         <v>8</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7" t="s">
         <v>51</v>
       </c>
       <c r="K34" s="7">
         <v>66</v>
       </c>
       <c r="L34" s="7">
         <v>78</v>
       </c>
       <c r="M34" s="7">
         <v>25</v>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="H35" s="7">
         <v>6</v>
       </c>
       <c r="I35" s="7"/>
       <c r="J35" s="7" t="s">
         <v>53</v>
       </c>
       <c r="K35" s="7">
         <v>28</v>
       </c>
       <c r="L35" s="7">
         <v>66</v>
       </c>
       <c r="M35" s="7">
         <v>0</v>
       </c>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="H36" s="7">
         <v>7</v>
       </c>
       <c r="I36" s="7"/>
       <c r="J36" s="7" t="s">
         <v>55</v>
       </c>
       <c r="K36" s="7">
         <v>88</v>
       </c>
       <c r="L36" s="7">
         <v>78</v>
       </c>
       <c r="M36" s="7">
         <v>25</v>
       </c>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">