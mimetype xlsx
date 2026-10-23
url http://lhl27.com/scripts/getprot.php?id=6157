--- v1 (2026-05-06)
+++ v2 (2026-10-23)
@@ -105,54 +105,54 @@
   <si>
     <t>Петров Егор</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>11-09</t>
   </si>
   <si>
     <t>Ушаков Дмитрий</t>
   </si>
   <si>
     <t>43-42</t>
   </si>
   <si>
     <t>Вялый Юрий</t>
   </si>
   <si>
     <t>Чирин Алексей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Остапенко Дмитрий</t>
+  </si>
+  <si>
     <t>Матяж Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Остапенко Дмитрий</t>
   </si>
   <si>
     <t>Шамуратов Азамат</t>
   </si>
   <si>
     <t>Гусак Артем</t>
   </si>
   <si>
     <t>Гаврилов Валерий</t>
   </si>
   <si>
     <t>Сочнев Илья</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Викинг»</t>
   </si>
   <si>
     <t>Тарасенко Илья</t>
   </si>
@@ -920,51 +920,51 @@
         <v>22</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="8"/>
       <c r="N5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="O5" s="6">
         <v>1</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>5</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="8"/>
       <c r="N6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="O6" s="6">
         <v>90</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
@@ -1009,88 +1009,88 @@
       <c r="B8" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>37</v>
+        <v>83</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>86</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>