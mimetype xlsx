--- v1 (2026-03-05)
+++ v2 (2026-10-22)
@@ -108,87 +108,87 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>00-40</t>
   </si>
   <si>
     <t>Манилов Александр</t>
   </si>
   <si>
     <t>33-50</t>
   </si>
   <si>
     <t>Башев Владислав</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>44-47</t>
   </si>
   <si>
     <t>Садовников Сергей</t>
   </si>
   <si>
+    <t>Потихо Дмитрий</t>
+  </si>
+  <si>
     <t>Трунова Наталья</t>
   </si>
   <si>
     <t>Пырков Дмитрий</t>
   </si>
   <si>
-    <t>Потихо Дмитрий</t>
-[...1 lines deleted...]
-  <si>
     <t>Юн Михаил</t>
   </si>
   <si>
     <t>Расщупкин Александр</t>
   </si>
   <si>
     <t>Тен Владимир</t>
   </si>
   <si>
     <t>Аникин Владислав</t>
   </si>
   <si>
     <t>Безнощенко Владимир</t>
   </si>
   <si>
     <t>Сердюков Никита</t>
   </si>
   <si>
+    <t>Смирнов Алексей</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Дроздович Дмитрий</t>
   </si>
   <si>
     <t>Пышненко Артем</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Смазнов Руслан</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Ресурс»</t>
   </si>
   <si>
     <t>Большаков Дмитрий</t>
   </si>
   <si>
     <t>01-50</t>
   </si>
   <si>
     <t>24-10</t>
   </si>
   <si>
     <t>Никоноров Иван</t>
   </si>
@@ -1044,105 +1044,105 @@
       <c r="B8" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
@@ -1287,115 +1287,115 @@
       <c r="B17" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="B19" s="12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B20" s="12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
         <v>98</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
@@ -1613,51 +1613,51 @@
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
         <v>1</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>48</v>
       </c>
       <c r="K30" s="7">
         <v>97</v>
       </c>
       <c r="L30" s="7">
         <v>24</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>49</v>
       </c>
       <c r="O30" s="7">
         <v>24</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>