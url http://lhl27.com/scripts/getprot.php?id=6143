--- v1 (2026-03-06)
+++ v2 (2026-10-23)
@@ -111,78 +111,78 @@
   <si>
     <t>14:58</t>
   </si>
   <si>
     <t>10:47</t>
   </si>
   <si>
     <t>Башев Владислав</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>27:47</t>
   </si>
   <si>
     <t>30:52</t>
   </si>
   <si>
     <t>Садовников Сергей</t>
   </si>
   <si>
     <t>37:38</t>
   </si>
   <si>
+    <t>Потихо Дмитрий</t>
+  </si>
+  <si>
     <t>Пырков Дмитрий</t>
   </si>
   <si>
-    <t>Потихо Дмитрий</t>
-[...1 lines deleted...]
-  <si>
     <t>Тен Владимир</t>
   </si>
   <si>
     <t>Аникин Владислав</t>
   </si>
   <si>
     <t>Безнощенко Владимир</t>
   </si>
   <si>
     <t>Сердюков Никита</t>
   </si>
   <si>
+    <t>Смирнов Алексей</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Дроздович Дмитрий</t>
   </si>
   <si>
     <t>Пышненко Артем</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Смазнов Руслан</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Невада»</t>
   </si>
   <si>
     <t>Попов Сергей</t>
   </si>
   <si>
     <t>30:49</t>
   </si>
   <si>
     <t>0:40</t>
   </si>
   <si>
     <t>Сабанов Майран</t>
   </si>
@@ -1019,78 +1019,78 @@
         <v>22</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="8"/>
       <c r="N7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="O7" s="6">
         <v>22</v>
       </c>
       <c r="P7" s="6">
         <v>2</v>
       </c>
       <c r="Q7" s="6">
         <v>5</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
@@ -1181,115 +1181,115 @@
       <c r="B13" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>98</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>