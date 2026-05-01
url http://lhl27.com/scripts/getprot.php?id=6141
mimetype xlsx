--- v0 (2025-12-10)
+++ v1 (2026-05-01)
@@ -102,96 +102,96 @@
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Куць Никита</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Каргин Евгений</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Губанов Сергей</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
+    <t>Фролов Александр</t>
+  </si>
+  <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>Иванов Игорь</t>
   </si>
   <si>
     <t>Боков Фадей</t>
   </si>
   <si>
+    <t>Чу Артур</t>
+  </si>
+  <si>
+    <t>Ларин Роман</t>
+  </si>
+  <si>
+    <t>Чернухин Егор</t>
+  </si>
+  <si>
+    <t>Трухляев Александр</t>
+  </si>
+  <si>
+    <t>Кривых Михаил</t>
+  </si>
+  <si>
+    <t>Грамаков Денис</t>
+  </si>
+  <si>
+    <t>Мерк Иван</t>
+  </si>
+  <si>
+    <t>Бозин Андрей</t>
+  </si>
+  <si>
     <t>Павлечко Тимофей</t>
   </si>
   <si>
-    <t>Чу Артур</t>
-[...14 lines deleted...]
-    <t>Грамаков Денис</t>
+    <t>Ласковый Вадим</t>
+  </si>
+  <si>
+    <t>Лесник Арсентий</t>
   </si>
   <si>
     <t>Алексеев Илья</t>
-  </si>
-[...13 lines deleted...]
-    <t>Лесник Арсентий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Дозор»</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -960,132 +960,132 @@
       <c r="B8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
@@ -1230,186 +1230,186 @@
       <c r="B18" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
-        <v>48</v>
+        <v>69</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>
       <c r="G23" s="5" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="8"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="5">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="14"/>
       <c r="G24" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="8"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
       <c r="S24" s="6"/>
     </row>
     <row r="25" spans="1:19">