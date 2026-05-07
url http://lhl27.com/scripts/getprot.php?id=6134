--- v1 (2026-03-05)
+++ v2 (2026-05-07)
@@ -165,54 +165,54 @@
   <si>
     <t>Команда « Б » «Хабаровские Медведи»</t>
   </si>
   <si>
     <t>Гальченко Станислав</t>
   </si>
   <si>
     <t>11-51</t>
   </si>
   <si>
     <t>Шленчак Александр</t>
   </si>
   <si>
     <t>19-48</t>
   </si>
   <si>
     <t>Заикин Илья</t>
   </si>
   <si>
     <t>42-16</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
+    <t>Богачев Артем</t>
+  </si>
+  <si>
     <t>Трофимович Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Богачев Артем</t>
   </si>
   <si>
     <t>Грициенко Ростислав</t>
   </si>
   <si>
     <t>Пешков Алексей</t>
   </si>
   <si>
     <t>Королев Александр</t>
   </si>
   <si>
     <t>Якимов Виталий</t>
   </si>
   <si>
     <t>Ромашков Ярослав</t>
   </si>
   <si>
     <t>Ершов Илья</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>