--- v2 (2026-06-19)
+++ v3 (2026-10-23)
@@ -219,66 +219,66 @@
   <si>
     <t>Егорычев Павел</t>
   </si>
   <si>
     <t>Рыбин Марк</t>
   </si>
   <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Дробязко Владимир</t>
   </si>
   <si>
     <t>Сапежников Алексей</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Богомолов Алексей</t>
   </si>
   <si>
     <t>Кузнецов Лев</t>
   </si>
   <si>
+    <t>Малыгин Евгений</t>
+  </si>
+  <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Морозов Андрей</t>
   </si>
   <si>
     <t>Попов Александр</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Кравец Данил</t>
-  </si>
-[...1 lines deleted...]
-    <t>Малыгин Евгений</t>
   </si>
   <si>
     <t>Беспалов Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Чайка Максим</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -2098,196 +2098,196 @@
       <c r="B44" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="7">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="14"/>
       <c r="G47" s="7" t="s">
         <v>41</v>
       </c>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>
       <c r="K47" s="7"/>
       <c r="L47" s="7"/>
       <c r="M47" s="7"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" s="7">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C48" s="13"/>
       <c r="D48" s="13"/>
       <c r="E48" s="13"/>
       <c r="F48" s="14"/>
       <c r="G48" s="7" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>
       <c r="K48" s="7"/>
       <c r="L48" s="7"/>
       <c r="M48" s="7"/>
       <c r="N48" s="7"/>
       <c r="O48" s="7"/>
       <c r="P48" s="7"/>
       <c r="Q48" s="7"/>
       <c r="R48" s="7"/>
       <c r="S48" s="7"/>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" s="7">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C49" s="13"/>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
       <c r="F49" s="14"/>
       <c r="G49" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H49" s="7"/>
       <c r="I49" s="7"/>
       <c r="J49" s="7"/>
       <c r="K49" s="7"/>
       <c r="L49" s="7"/>
       <c r="M49" s="7"/>
       <c r="N49" s="7"/>
       <c r="O49" s="7"/>
       <c r="P49" s="7"/>
       <c r="Q49" s="7"/>
       <c r="R49" s="7"/>
       <c r="S49" s="7"/>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" s="10">
         <v>87</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C50" s="13"/>
       <c r="D50" s="13"/>
       <c r="E50" s="13"/>
       <c r="F50" s="14"/>
       <c r="G50" s="10" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="H50" s="10"/>
       <c r="I50" s="10"/>
       <c r="J50" s="10"/>
       <c r="K50" s="10"/>
       <c r="L50" s="10"/>
       <c r="M50" s="10"/>
       <c r="N50" s="10"/>
       <c r="O50" s="10"/>
       <c r="P50" s="10"/>
       <c r="Q50" s="10"/>
       <c r="R50" s="10"/>
       <c r="S50" s="10"/>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" s="7">
         <v>91</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C51" s="13"/>
       <c r="D51" s="13"/>
       <c r="E51" s="13"/>
       <c r="F51" s="14"/>