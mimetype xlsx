--- v1 (2026-04-22)
+++ v2 (2026-10-24)
@@ -114,54 +114,54 @@
   <si>
     <t>19:00</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>29:00</t>
   </si>
   <si>
     <t>Сапежников Яромир</t>
   </si>
   <si>
     <t>38:30</t>
   </si>
   <si>
     <t>Грициенко Ростислав</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
+    <t>Чжан-Цзы-Фа Максим</t>
+  </si>
+  <si>
     <t>Ащеулов Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Лебедев Дмитрий</t>
   </si>
   <si>
     <t>Пешков Алексей</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «OWLS»</t>
   </si>
   <si>
     <t>Куць Никита</t>
   </si>
   <si>
     <t>Вр</t>
   </si>