--- v0 (2026-03-03)
+++ v1 (2026-07-27)
@@ -93,68 +93,68 @@
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Абзалов Артур</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>06:45</t>
   </si>
   <si>
     <t>03:30</t>
   </si>
   <si>
+    <t>Лакеев Дмитрий</t>
+  </si>
+  <si>
+    <t>+1</t>
+  </si>
+  <si>
+    <t>19:50</t>
+  </si>
+  <si>
+    <t>06:00</t>
+  </si>
+  <si>
     <t>Грушевский Иван</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
-    <t>+1</t>
-[...10 lines deleted...]
-  <si>
     <t>24:30</t>
   </si>
   <si>
     <t>32:20</t>
   </si>
   <si>
     <t>Кора Владислав</t>
   </si>
   <si>
     <t>27:30</t>
   </si>
   <si>
     <t>Ершов Денис</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>29:30</t>
   </si>
   <si>
     <t>Сухов Илья</t>
   </si>
   <si>
     <t>35:50</t>
@@ -231,54 +231,54 @@
   <si>
     <t>Егорычев Павел</t>
   </si>
   <si>
     <t>Рыбин Марк</t>
   </si>
   <si>
     <t>Сапежников Алексей</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Кузнецов Лев</t>
   </si>
   <si>
     <t>Ерохин Алексей</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
+    <t>Кравец Данил</t>
+  </si>
+  <si>
     <t>Малыгин Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кравец Данил</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -987,151 +987,151 @@
       </c>
       <c r="O5" s="6">
         <v>91</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>5</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
         <v>17</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H6" s="6">
         <v>2</v>
       </c>
       <c r="I6" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="6" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="K6" s="6">
         <v>18</v>
       </c>
       <c r="L6" s="6">
         <v>71</v>
       </c>
       <c r="M6" s="8">
         <v>44</v>
       </c>
       <c r="N6" s="6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="O6" s="6">
         <v>18</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>1</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
         <v>17</v>
       </c>
       <c r="B7" s="12" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H7" s="6">
         <v>3</v>
       </c>
       <c r="I7" s="6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="K7" s="6">
         <v>89</v>
       </c>
       <c r="L7" s="6">
         <v>18</v>
       </c>
       <c r="M7" s="8">
         <v>3</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>32</v>
       </c>
       <c r="O7" s="6">
         <v>44</v>
       </c>
       <c r="P7" s="6">
         <v>2</v>
       </c>
       <c r="Q7" s="6">
         <v>2</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
         <v>18</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="6">
         <v>4</v>
       </c>
       <c r="I8" s="6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="J8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="6">
         <v>3</v>
       </c>
       <c r="L8" s="6">
         <v>18</v>
       </c>
       <c r="M8" s="8">
         <v>71</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>20</v>
       </c>
       <c r="B9" s="12" t="s">
@@ -1194,94 +1194,94 @@
       <c r="L10" s="6">
         <v>71</v>
       </c>
       <c r="M10" s="8">
         <v>0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>44</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H11" s="6">
         <v>7</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="6" t="s">
         <v>41</v>
       </c>
       <c r="K11" s="6">
         <v>18</v>
       </c>
       <c r="L11" s="6">
         <v>0</v>
       </c>
       <c r="M11" s="8">
         <v>0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>91</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H12" s="6">
         <v>8</v>
       </c>
       <c r="I12" s="6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="J12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="K12" s="6">
         <v>92</v>
       </c>
       <c r="L12" s="6">
         <v>18</v>
       </c>
       <c r="M12" s="8">
         <v>0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>92</v>
       </c>
       <c r="B13" s="12" t="s">
@@ -1307,51 +1307,51 @@
       <c r="L13" s="6">
         <v>87</v>
       </c>
       <c r="M13" s="8">
         <v>0</v>
       </c>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>97</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>98</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
@@ -1775,51 +1775,51 @@
       </c>
       <c r="O31" s="7">
         <v>87</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>1</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>5</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7" t="s">
         <v>57</v>
       </c>
       <c r="O32" s="7">
         <v>9</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>5</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>9</v>
@@ -1988,51 +1988,51 @@
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>38</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>51</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
@@ -2123,78 +2123,78 @@
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>87</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>87</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7"/>
       <c r="B46" s="12"/>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>