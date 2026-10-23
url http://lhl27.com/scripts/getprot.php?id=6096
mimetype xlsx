--- v3 (2026-05-05)
+++ v4 (2026-10-23)
@@ -81,62 +81,62 @@
   <si>
     <t>Ис</t>
   </si>
   <si>
     <t xml:space="preserve">Время </t>
   </si>
   <si>
     <t>Г</t>
   </si>
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
+    <t>Боровиков Виталий</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>05-39</t>
+  </si>
+  <si>
     <t>Пташник Богдан</t>
   </si>
   <si>
-    <t>Нп</t>
-[...7 lines deleted...]
-  <si>
     <t>37-54</t>
   </si>
   <si>
     <t>Чигиринских Роман</t>
   </si>
   <si>
     <t>Калашников Валерий</t>
   </si>
   <si>
     <t>Болибрух Иван</t>
   </si>
   <si>
     <t>Маслов Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Ланкин Илья</t>
   </si>
   <si>
     <t>Кассович Александр</t>
   </si>
   <si>
     <t>Демичев Александр</t>
@@ -159,75 +159,75 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Рубеж»</t>
   </si>
   <si>
     <t>Давыдов Марк</t>
   </si>
   <si>
     <t>10-00</t>
   </si>
   <si>
     <t>00-00</t>
   </si>
   <si>
     <t>Башев Владислав</t>
   </si>
   <si>
     <t>Садовников Сергей</t>
   </si>
   <si>
     <t>18-20</t>
   </si>
   <si>
+    <t>Потихо Дмитрий</t>
+  </si>
+  <si>
+    <t>44-49</t>
+  </si>
+  <si>
     <t>Рагозин Радислав</t>
   </si>
   <si>
-    <t>44-49</t>
-[...4 lines deleted...]
-  <si>
     <t>Юн Михаил</t>
   </si>
   <si>
     <t>Аникин Владислав</t>
   </si>
   <si>
     <t>Сердюков Никита</t>
   </si>
   <si>
+    <t>Смирнов Алексей</t>
+  </si>
+  <si>
     <t>Дроздович Дмитрий</t>
   </si>
   <si>
     <t>Смазнов Руслан</t>
-  </si>
-[...1 lines deleted...]
-    <t>Смирнов Алексей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Стародворов Роман</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -882,86 +882,86 @@
       </c>
       <c r="M4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="N4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="O4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="P4" s="5" t="s">
         <v>17</v>
       </c>
       <c r="Q4" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R4" s="5" t="s">
         <v>19</v>
       </c>
       <c r="S4" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="5">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
       <c r="F5" s="14"/>
       <c r="G5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="8"/>
       <c r="N5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="O5" s="6">
         <v>79</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>5</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="8"/>
       <c r="N6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="O6" s="6">
         <v>39</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
@@ -1650,86 +1650,86 @@
         <v>30</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7" t="s">
         <v>46</v>
       </c>
       <c r="O32" s="7">
         <v>91</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>5</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7" t="s">
         <v>48</v>
       </c>
       <c r="O33" s="7">
         <v>98</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>5</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
@@ -1793,115 +1793,115 @@
       <c r="B37" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>98</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7"/>
       <c r="B41" s="12"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>