--- v3 (2026-08-25)
+++ v4 (2026-10-24)
@@ -102,165 +102,165 @@
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Миронов Игорь</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>00-36</t>
   </si>
   <si>
     <t>02-32</t>
   </si>
   <si>
     <t>Лисовский Игорь</t>
   </si>
   <si>
     <t>02-34</t>
   </si>
   <si>
     <t>40-01</t>
   </si>
   <si>
+    <t>Середа Андрей</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
+    <t>03-52</t>
+  </si>
+  <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
+    <t>07-39</t>
+  </si>
+  <si>
     <t>Серов Олег</t>
   </si>
   <si>
-    <t>Зщ</t>
-[...8 lines deleted...]
-    <t>07-39</t>
+    <t>23-26</t>
   </si>
   <si>
     <t>Туезов Владислав</t>
   </si>
   <si>
-    <t>23-26</t>
+    <t>30-54</t>
   </si>
   <si>
     <t>Ольмезов Александр</t>
   </si>
   <si>
-    <t>30-54</t>
-[...4 lines deleted...]
-  <si>
     <t>Полубоярцев Егор</t>
   </si>
   <si>
     <t>Волошенко Артем</t>
   </si>
   <si>
     <t>Коршунов Ростислав</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Лопатин Евгений</t>
   </si>
   <si>
     <t>Немировец Дмитрий</t>
   </si>
   <si>
+    <t>Савчук Александр</t>
+  </si>
+  <si>
     <t>Гашута Олег</t>
   </si>
   <si>
     <t>Шубин Владимир</t>
   </si>
   <si>
     <t>Шевченко Максим</t>
   </si>
   <si>
-    <t>Савчук Александр</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Барсы»</t>
   </si>
   <si>
     <t>Синицын Сергей</t>
   </si>
   <si>
     <t>09-56</t>
   </si>
   <si>
     <t>03-53</t>
   </si>
   <si>
     <t>Молчанов Евгений</t>
   </si>
   <si>
     <t>36-43</t>
   </si>
   <si>
     <t>22-53</t>
   </si>
   <si>
     <t>Поляков Степан</t>
   </si>
   <si>
     <t>44-56</t>
   </si>
   <si>
     <t>Храмцов Кирилл</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Беседин Антон</t>
   </si>
   <si>
+    <t>Андрейчук Владимир</t>
+  </si>
+  <si>
+    <t>Суханов Михаил</t>
+  </si>
+  <si>
+    <t>Рудукан Дмитрий</t>
+  </si>
+  <si>
     <t>Столбовой Денис</t>
-  </si>
-[...7 lines deleted...]
-    <t>Рудукан Дмитрий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
   <si>
     <t>Чанчиков Евгений</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -1008,51 +1008,51 @@
         <v>8</v>
       </c>
       <c r="L6" s="6">
         <v>18</v>
       </c>
       <c r="M6" s="8">
         <v>15</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>27</v>
       </c>
       <c r="O6" s="6">
         <v>82</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>13</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H7" s="6">
         <v>3</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="6">
         <v>86</v>
       </c>
       <c r="L7" s="6">
         <v>90</v>
       </c>
       <c r="M7" s="8">
@@ -1082,135 +1082,135 @@
       <c r="H8" s="6">
         <v>4</v>
       </c>
       <c r="I8" s="6"/>
       <c r="J8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K8" s="6">
         <v>96</v>
       </c>
       <c r="L8" s="6">
         <v>0</v>
       </c>
       <c r="M8" s="8">
         <v>0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H9" s="6">
         <v>5</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="K9" s="6">
         <v>92</v>
       </c>
       <c r="L9" s="6">
         <v>82</v>
       </c>
       <c r="M9" s="8">
         <v>0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="6">
         <v>6</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="K10" s="6">
         <v>86</v>
       </c>
       <c r="L10" s="6">
         <v>90</v>
       </c>
       <c r="M10" s="8">
         <v>17</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>22</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>23</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
@@ -1318,142 +1318,142 @@
       <c r="B16" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5"/>
       <c r="B21" s="12"/>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
@@ -1890,132 +1890,132 @@
       <c r="B36" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>72</v>
+        <v>92</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">