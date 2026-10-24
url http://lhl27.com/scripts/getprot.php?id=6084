--- v1 (2026-05-08)
+++ v2 (2026-10-24)
@@ -81,63 +81,63 @@
   <si>
     <t>Ис</t>
   </si>
   <si>
     <t xml:space="preserve">Время </t>
   </si>
   <si>
     <t>Г</t>
   </si>
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
+    <t>Боровиков Виталий</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>25-00</t>
+  </si>
+  <si>
+    <t>35-45</t>
+  </si>
+  <si>
     <t>Пташник Богдан</t>
-  </si>
-[...10 lines deleted...]
-    <t>Боровиков Виталий</t>
   </si>
   <si>
     <t>Чигиринских Роман</t>
   </si>
   <si>
     <t>Калашников Валерий</t>
   </si>
   <si>
     <t>Болибрух Иван</t>
   </si>
   <si>
     <t>Маслов Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Меркурьев Евгений</t>
   </si>
   <si>
     <t>Кассович Александр</t>
   </si>
   <si>
     <t>Демичев Александр</t>
   </si>
@@ -891,96 +891,96 @@
       </c>
       <c r="M4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="N4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="O4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="P4" s="5" t="s">
         <v>17</v>
       </c>
       <c r="Q4" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R4" s="5" t="s">
         <v>19</v>
       </c>
       <c r="S4" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="5">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
       <c r="F5" s="14"/>
       <c r="G5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="6">
         <v>1</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="K5" s="5">
         <v>99</v>
       </c>
       <c r="L5" s="5">
         <v>22</v>
       </c>
       <c r="M5" s="8">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="O5" s="6">
         <v>22</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>6</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="8"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">