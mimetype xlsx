--- v2 (2026-05-05)
+++ v3 (2026-10-24)
@@ -141,84 +141,84 @@
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>31:22</t>
   </si>
   <si>
     <t>Скачков Александр</t>
   </si>
   <si>
     <t>Волошенко Артем</t>
   </si>
   <si>
     <t>Коршунов Виктор</t>
   </si>
   <si>
     <t>Лопатин Евгений</t>
   </si>
   <si>
     <t>Немировец Дмитрий</t>
   </si>
   <si>
     <t>Марченко Кирилл</t>
   </si>
   <si>
+    <t>Савчук Александр</t>
+  </si>
+  <si>
     <t>Гашута Олег</t>
   </si>
   <si>
     <t>Шевченко Максим</t>
   </si>
   <si>
-    <t>Савчук Александр</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Транснефть»</t>
   </si>
   <si>
+    <t>Бабенко Кристина</t>
+  </si>
+  <si>
+    <t>05:23</t>
+  </si>
+  <si>
+    <t>36:12</t>
+  </si>
+  <si>
     <t>Ананьев Дмитрий</t>
   </si>
   <si>
-    <t>05:23</t>
-[...2 lines deleted...]
-    <t>36:12</t>
+    <t>10:28</t>
   </si>
   <si>
     <t>Витушкин Кирилл</t>
-  </si>
-[...4 lines deleted...]
-    <t>Бабенко Кристина</t>
   </si>
   <si>
     <t>25:37</t>
   </si>
   <si>
     <t>Бармотин Владимир</t>
   </si>
   <si>
     <t>26:41</t>
   </si>
   <si>
     <t>Григорьев Алексей</t>
   </si>
   <si>
     <t>34:43</t>
   </si>
   <si>
     <t>Еремин Александр</t>
   </si>
   <si>
     <t>39:26</t>
   </si>
   <si>
     <t>Бреев Иван</t>
   </si>
@@ -1275,115 +1275,115 @@
       <c r="B15" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5"/>
       <c r="B19" s="12"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
@@ -1627,151 +1627,151 @@
       </c>
       <c r="M29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="N29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="O29" s="7" t="s">
         <v>9</v>
       </c>
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>48</v>
       </c>
       <c r="K30" s="7">
         <v>14</v>
       </c>
       <c r="L30" s="7">
         <v>45</v>
       </c>
       <c r="M30" s="7">
         <v>30</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>49</v>
       </c>
       <c r="O30" s="7">
         <v>45</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>9</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>51</v>
       </c>
       <c r="K31" s="7">
         <v>74</v>
       </c>
       <c r="L31" s="7">
         <v>14</v>
       </c>
       <c r="M31" s="7">
         <v>30</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>24</v>
       </c>
       <c r="O31" s="7">
         <v>45</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>33</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>53</v>
       </c>
       <c r="K32" s="7">
         <v>84</v>
       </c>
       <c r="L32" s="7">
         <v>50</v>
       </c>
       <c r="M32" s="7">
         <v>13</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
@@ -1828,51 +1828,51 @@
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7" t="s">
         <v>57</v>
       </c>
       <c r="K34" s="7">
         <v>77</v>
       </c>
       <c r="L34" s="7">
         <v>84</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H35" s="7">
         <v>6</v>
       </c>
       <c r="I35" s="7"/>
       <c r="J35" s="7" t="s">
         <v>59</v>
       </c>
       <c r="K35" s="7">
         <v>74</v>
       </c>
       <c r="L35" s="7">
         <v>50</v>
       </c>
       <c r="M35" s="7">
@@ -1929,51 +1929,51 @@
       <c r="B37" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">