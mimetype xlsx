--- v1 (2026-05-05)
+++ v2 (2026-10-23)
@@ -165,84 +165,84 @@
   <si>
     <t>15:30</t>
   </si>
   <si>
     <t>06:15</t>
   </si>
   <si>
     <t>Манилов Александр</t>
   </si>
   <si>
     <t>41:30</t>
   </si>
   <si>
     <t>26:20</t>
   </si>
   <si>
     <t>Башев Владислав</t>
   </si>
   <si>
     <t>30:30</t>
   </si>
   <si>
     <t>Садовников Сергей</t>
   </si>
   <si>
+    <t>Потихо Дмитрий</t>
+  </si>
+  <si>
     <t>Трунова Наталья</t>
   </si>
   <si>
     <t>Пырков Дмитрий</t>
   </si>
   <si>
-    <t>Потихо Дмитрий</t>
-[...1 lines deleted...]
-  <si>
     <t>Юн Михаил</t>
   </si>
   <si>
     <t>Расщупкин Александр</t>
   </si>
   <si>
     <t>Тен Владимир</t>
   </si>
   <si>
     <t>Аникин Владислав</t>
   </si>
   <si>
     <t>Безнощенко Владимир</t>
   </si>
   <si>
     <t>Сердюков Никита</t>
   </si>
   <si>
+    <t>Смирнов Алексей</t>
+  </si>
+  <si>
     <t>Дроздович Дмитрий</t>
   </si>
   <si>
     <t>Пышненко Артем</t>
-  </si>
-[...1 lines deleted...]
-    <t>Смирнов Алексей</t>
   </si>
   <si>
     <t>Смазнов Руслан</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Стародворов Роман</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -1697,105 +1697,105 @@
       <c r="B33" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
@@ -1940,115 +1940,115 @@
       <c r="B42" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>98</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>