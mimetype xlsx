--- v1 (2026-03-05)
+++ v2 (2026-10-24)
@@ -117,98 +117,98 @@
   <si>
     <t>Манилов Александр</t>
   </si>
   <si>
     <t>2:30</t>
   </si>
   <si>
     <t>30:00</t>
   </si>
   <si>
     <t>Башев Владислав</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>7:30</t>
   </si>
   <si>
     <t>Садовников Сергей</t>
   </si>
   <si>
     <t>Пеганов Денис</t>
   </si>
   <si>
+    <t>Потихо Дмитрий</t>
+  </si>
+  <si>
     <t>Трунова Наталья</t>
   </si>
   <si>
     <t>Деулин Евгений</t>
   </si>
   <si>
     <t>Пырков Дмитрий</t>
   </si>
   <si>
     <t>Небрат Денис</t>
   </si>
   <si>
-    <t>Потихо Дмитрий</t>
-[...1 lines deleted...]
-  <si>
     <t>Юн Михаил</t>
   </si>
   <si>
     <t>Расщупкин Александр</t>
   </si>
   <si>
     <t>Тен Владимир</t>
   </si>
   <si>
     <t>Аникин Владислав</t>
   </si>
   <si>
     <t>Безнощенко Владимир</t>
   </si>
   <si>
     <t>Сердюков Никита</t>
   </si>
   <si>
     <t>Смирнов Алексей</t>
   </si>
   <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Дроздович Дмитрий</t>
   </si>
   <si>
     <t>Пышненко Артем</t>
   </si>
   <si>
     <t>Смазнов Руслан</t>
   </si>
   <si>
-    <t>Вр</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Барсы»</t>
   </si>
   <si>
     <t>Лапаник Виталий</t>
   </si>
   <si>
     <t>Василовский Константин</t>
   </si>
   <si>
     <t>Хоменко Евгений</t>
   </si>
   <si>
     <t>Внуков Иван</t>
   </si>
   <si>
     <t>Молчанов Евгений</t>
   </si>
   <si>
     <t>Поляков Степан</t>
@@ -237,51 +237,51 @@
   <si>
     <t>Богомолов Вячеслав</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Марченко Андрей</t>
   </si>
   <si>
     <t>Фадеев Николай</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>Беседин Антон</t>
   </si>
   <si>
     <t>Белотелов Виктор</t>
   </si>
   <si>
-    <t>Столбовой Денис</t>
+    <t>Ягодин Сергей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1117,169 +1117,169 @@
       <c r="B9" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>59</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
@@ -1441,142 +1441,142 @@
       <c r="B21" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B22" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>
       <c r="G23" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="8"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="5">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="14"/>
       <c r="G24" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="8"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
       <c r="S24" s="6"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="10">
         <v>98</v>
       </c>
       <c r="B25" s="12" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="14"/>
       <c r="G25" s="10" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
       <c r="N25" s="10"/>
       <c r="O25" s="10"/>
       <c r="P25" s="10"/>
       <c r="Q25" s="10"/>
       <c r="R25" s="10"/>
       <c r="S25" s="10"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="5"/>
       <c r="B26" s="12"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
       <c r="F26" s="14"/>
       <c r="G26" s="5"/>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
@@ -2223,68 +2223,68 @@
       <c r="H49" s="7"/>
       <c r="I49" s="7"/>
       <c r="J49" s="7"/>
       <c r="K49" s="7"/>
       <c r="L49" s="7"/>
       <c r="M49" s="7"/>
       <c r="N49" s="7"/>
       <c r="O49" s="7"/>
       <c r="P49" s="7"/>
       <c r="Q49" s="7"/>
       <c r="R49" s="7"/>
       <c r="S49" s="7"/>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" s="10">
         <v>52</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C50" s="13"/>
       <c r="D50" s="13"/>
       <c r="E50" s="13"/>
       <c r="F50" s="14"/>
       <c r="G50" s="10" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="H50" s="10"/>
       <c r="I50" s="10"/>
       <c r="J50" s="10"/>
       <c r="K50" s="10"/>
       <c r="L50" s="10"/>
       <c r="M50" s="10"/>
       <c r="N50" s="10"/>
       <c r="O50" s="10"/>
       <c r="P50" s="10"/>
       <c r="Q50" s="10"/>
       <c r="R50" s="10"/>
       <c r="S50" s="10"/>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" s="7">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C51" s="13"/>
       <c r="D51" s="13"/>
       <c r="E51" s="13"/>
       <c r="F51" s="14"/>
       <c r="G51" s="7" t="s">
         <v>29</v>
       </c>
       <c r="H51" s="7"/>
       <c r="I51" s="7"/>
       <c r="J51" s="7"/>
       <c r="K51" s="7"/>
       <c r="L51" s="7"/>
       <c r="M51" s="7"/>
       <c r="N51" s="7"/>
       <c r="O51" s="7"/>
       <c r="P51" s="7"/>
       <c r="Q51" s="7"/>
       <c r="R51" s="7"/>
       <c r="S51" s="7"/>
     </row>
     <row r="52" spans="1:19">