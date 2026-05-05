--- v1 (2026-03-04)
+++ v2 (2026-05-05)
@@ -117,63 +117,63 @@
   <si>
     <t>Прасол Роман</t>
   </si>
   <si>
     <t>21-46</t>
   </si>
   <si>
     <t>Зиновкин Дмитрий</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>29-01</t>
   </si>
   <si>
     <t>Шевчук Игорь</t>
   </si>
   <si>
     <t>43-00</t>
   </si>
   <si>
     <t>Малышев Олег</t>
   </si>
   <si>
+    <t>Глущенко Максим</t>
+  </si>
+  <si>
+    <t>Писарев Павел</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>Башловка Александр</t>
+  </si>
+  <si>
     <t>Сафонов Виктор</t>
-  </si>
-[...10 lines deleted...]
-    <t>Башловка Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Бастион»</t>
   </si>
   <si>
     <t>Лалетин Артем</t>
   </si>
   <si>
     <t>40-46</t>
   </si>
   <si>
     <t>09-55</t>
   </si>
   <si>
     <t>Агапов Виктор</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
@@ -1013,51 +1013,51 @@
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
         <v>8</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="8"/>
       <c r="N7" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O7" s="6">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="P7" s="6">
         <v>2</v>
       </c>
       <c r="Q7" s="6">
         <v>5</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
         <v>10</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H8" s="6"/>
@@ -1088,142 +1088,142 @@
       <c r="B9" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>37</v>
+        <v>75</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5"/>
       <c r="B14" s="12"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
@@ -1582,51 +1582,51 @@
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
         <v>1</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>42</v>
       </c>
       <c r="K30" s="7">
         <v>98</v>
       </c>
       <c r="L30" s="7">
         <v>0</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>43</v>
       </c>
       <c r="O30" s="7">
         <v>32</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>