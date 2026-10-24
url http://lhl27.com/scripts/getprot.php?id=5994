--- v0 (2026-03-04)
+++ v1 (2026-10-24)
@@ -144,51 +144,51 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Куракин Григорий</t>
   </si>
   <si>
     <t>Кошелев Константин</t>
   </si>
   <si>
     <t>Ким Василий</t>
   </si>
   <si>
     <t>Гребенюк Александр</t>
   </si>
   <si>
     <t>Созыкин Сергей</t>
   </si>
   <si>
     <t>Кирпота Андрей</t>
   </si>
   <si>
     <t>Лузгин Дмитрий</t>
   </si>
   <si>
-    <t>Зокожурников Виталий</t>
+    <t>Закожурников Виталий</t>
   </si>
   <si>
     <t>Никлонский Максим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Синергия»</t>
   </si>
   <si>
     <t>Ведров Сергей</t>
   </si>
   <si>
     <t>07:20</t>
   </si>
   <si>
     <t>Небесных Василий</t>
   </si>
   <si>
     <t>Попов Александр</t>
   </si>