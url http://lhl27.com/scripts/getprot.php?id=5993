--- v1 (2026-03-05)
+++ v2 (2026-10-22)
@@ -105,57 +105,57 @@
   <si>
     <t>Дружков Станислав</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>42:00</t>
   </si>
   <si>
     <t>Примак Альберт</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Третьяков Александр</t>
   </si>
   <si>
     <t>Базив Богдан</t>
   </si>
   <si>
     <t>Буслаев Василий</t>
   </si>
   <si>
+    <t>Солоха Виктор</t>
+  </si>
+  <si>
     <t>Бессмертный Сергей</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Солоха Виктор</t>
   </si>
   <si>
     <t>Непомнящий Виталий</t>
   </si>
   <si>
     <t>Дроздов Владислав</t>
   </si>
   <si>
     <t>Гутик Сергей</t>
   </si>
   <si>
     <t>Грудинин Константин</t>
   </si>
   <si>
     <t>Новокрещенных Алексей</t>
   </si>
   <si>
     <t>Чижов Сергей</t>
   </si>
   <si>
     <t>Кирьяк Сергей</t>
   </si>
   <si>
     <t>Шехматов Сергей</t>
   </si>
@@ -1046,88 +1046,88 @@
       <c r="B9" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>57</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
@@ -1582,51 +1582,51 @@
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
         <v>1</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7" t="s">
         <v>45</v>
       </c>
       <c r="O30" s="7">
         <v>16</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>5</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>8</v>