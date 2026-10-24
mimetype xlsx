--- v0 (2026-03-05)
+++ v1 (2026-10-24)
@@ -117,71 +117,71 @@
   <si>
     <t>Гордеев Дмитрий</t>
   </si>
   <si>
     <t>31:00</t>
   </si>
   <si>
     <t>18:30</t>
   </si>
   <si>
     <t>Гроза Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>22:00</t>
   </si>
   <si>
     <t>Кромских Леонид</t>
   </si>
   <si>
     <t>Назаратий Руслан</t>
   </si>
   <si>
+    <t>Рикусов Вячеслав</t>
+  </si>
+  <si>
+    <t>Кислов Александр</t>
+  </si>
+  <si>
+    <t>Слепухин Александр</t>
+  </si>
+  <si>
+    <t>Чугайков Дмитрий</t>
+  </si>
+  <si>
+    <t>Афанасьев Александр</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Иванов Альберт</t>
   </si>
   <si>
-    <t>Рикусов Вячеслав</t>
-[...16 lines deleted...]
-  <si>
     <t>Бобков Максим</t>
   </si>
   <si>
     <t>Драголюб Сергей</t>
   </si>
   <si>
     <t>Афанасьев Михаил</t>
   </si>
   <si>
     <t>Денисенко Николай</t>
   </si>
   <si>
     <t>Орлов Роман</t>
   </si>
   <si>
     <t>Елисеев Иван</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Дружба»</t>
@@ -216,57 +216,57 @@
   <si>
     <t>Переверзев Андрей</t>
   </si>
   <si>
     <t>Колташов Максим</t>
   </si>
   <si>
     <t>43:00</t>
   </si>
   <si>
     <t>Сологубов Максим</t>
   </si>
   <si>
     <t>Носков Алексей</t>
   </si>
   <si>
     <t>Маскалев Алексей</t>
   </si>
   <si>
     <t>Ким Виктор</t>
   </si>
   <si>
     <t>Митяков Владислав</t>
   </si>
   <si>
+    <t>Бирюков Антон</t>
+  </si>
+  <si>
+    <t>Кирилов Андрей</t>
+  </si>
+  <si>
     <t>Петренко Дмитрий</t>
-  </si>
-[...4 lines deleted...]
-    <t>Кирилов Андрей</t>
   </si>
   <si>
     <t>Шушпанов Роман</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1108,196 +1108,196 @@
       <c r="B9" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>79</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
@@ -1982,115 +1982,115 @@
       <c r="B39" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>99</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>