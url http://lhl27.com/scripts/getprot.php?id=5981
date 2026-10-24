--- v0 (2025-12-07)
+++ v1 (2026-10-24)
@@ -174,102 +174,102 @@
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Романюк Руслан</t>
   </si>
   <si>
     <t>Быцура Юрий</t>
   </si>
   <si>
     <t>Быцура Алексей</t>
   </si>
   <si>
     <t>Димедович Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Пульсар - 2»</t>
   </si>
   <si>
+    <t>Ким Юрий</t>
+  </si>
+  <si>
+    <t>27-46</t>
+  </si>
+  <si>
+    <t>05-32</t>
+  </si>
+  <si>
     <t>Шилина Ольга</t>
   </si>
   <si>
-    <t>27-46</t>
-[...7 lines deleted...]
-  <si>
     <t>36-02</t>
   </si>
   <si>
     <t>13-05</t>
   </si>
   <si>
     <t>Сосков Максим</t>
   </si>
   <si>
     <t>37-57</t>
   </si>
   <si>
     <t>41-35</t>
   </si>
   <si>
     <t>Жуковец Данила</t>
   </si>
   <si>
     <t>38-49</t>
   </si>
   <si>
     <t>16-18</t>
   </si>
   <si>
     <t>Иваничкин Сергей</t>
   </si>
   <si>
     <t>44-19</t>
   </si>
   <si>
     <t>Щукин Павел</t>
   </si>
   <si>
+    <t>Киселёв Алексей</t>
+  </si>
+  <si>
     <t>Королев Антон</t>
   </si>
   <si>
     <t>Шаронин Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Киселёв Алексей</t>
   </si>
   <si>
     <t>Глухов Игорь</t>
   </si>
   <si>
     <t>Дюжов Михаил</t>
   </si>
   <si>
     <t>Большаков Артем</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Калашников Михаил</t>
   </si>
 </sst>
 </file>
 
@@ -1682,106 +1682,106 @@
       </c>
       <c r="M29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="N29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="O29" s="7" t="s">
         <v>9</v>
       </c>
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>53</v>
       </c>
       <c r="K30" s="7">
         <v>22</v>
       </c>
       <c r="L30" s="7">
         <v>97</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>54</v>
       </c>
       <c r="O30" s="7">
         <v>28</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>5</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>56</v>
       </c>
       <c r="K31" s="7">
         <v>22</v>
       </c>
       <c r="L31" s="7">
         <v>53</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>57</v>
       </c>
       <c r="O31" s="7">
         <v>29</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
@@ -1926,115 +1926,115 @@
       <c r="B35" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>64</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>