--- v0 (2026-03-05)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Куракин Григорий</t>
   </si>
   <si>
     <t>Кошелев Константин</t>
   </si>
   <si>
     <t>Ким Василий</t>
   </si>
   <si>
     <t>Гребенюк Александр</t>
   </si>
   <si>
     <t>Созыкин Сергей</t>
   </si>
   <si>
     <t>Кирпота Андрей</t>
   </si>
   <si>
     <t>Лузгин Дмитрий</t>
   </si>
   <si>
-    <t>Зокожурников Виталий</t>
+    <t>Закожурников Виталий</t>
   </si>
   <si>
     <t>Никлонский Максим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Совкомбанк»</t>
   </si>
   <si>
     <t>Юдин Виталий</t>
   </si>
   <si>
     <t>15:30</t>
   </si>
   <si>
     <t>Бабич Илья</t>
   </si>
   <si>
     <t>19:30</t>
   </si>