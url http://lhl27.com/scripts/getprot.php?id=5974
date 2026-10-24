--- v2 (2026-05-05)
+++ v3 (2026-10-24)
@@ -111,68 +111,68 @@
   <si>
     <t>24:45</t>
   </si>
   <si>
     <t>Дрокин Павел</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>31:00</t>
   </si>
   <si>
     <t>Ушаков Дмитрий</t>
   </si>
   <si>
     <t>Вялый Юрий</t>
   </si>
   <si>
     <t>Чирин Алексей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Хажинов Роман</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>Остапенко Дмитрий</t>
+  </si>
+  <si>
+    <t>Черкасов Антон</t>
+  </si>
+  <si>
+    <t>Осипов Александр</t>
+  </si>
+  <si>
     <t>Матяж Александр</t>
   </si>
   <si>
-    <t>Хажинов Роман</t>
-[...13 lines deleted...]
-  <si>
     <t>Мордиков Евгений</t>
   </si>
   <si>
     <t>Шамуратов Азамат</t>
   </si>
   <si>
     <t>Гусак Артем</t>
   </si>
   <si>
     <t>Гаврилов Валерий</t>
   </si>
   <si>
     <t>Сочнев Илья</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Дружба»</t>
   </si>
   <si>
     <t>Агафонов Руслан</t>
@@ -207,63 +207,63 @@
   <si>
     <t>Киселев Алексей</t>
   </si>
   <si>
     <t>Васильев Александр</t>
   </si>
   <si>
     <t>Переверзев Андрей</t>
   </si>
   <si>
     <t>Колташов Максим</t>
   </si>
   <si>
     <t>Сологубов Максим</t>
   </si>
   <si>
     <t>Маскалев Алексей</t>
   </si>
   <si>
     <t>Ким Виктор</t>
   </si>
   <si>
     <t>Митяков Владислав</t>
   </si>
   <si>
+    <t>Резанов Константин</t>
+  </si>
+  <si>
+    <t>Бирюков Антон</t>
+  </si>
+  <si>
+    <t>Кирилов Андрей</t>
+  </si>
+  <si>
+    <t>Кочнев Иван</t>
+  </si>
+  <si>
     <t>Петренко Дмитрий</t>
-  </si>
-[...10 lines deleted...]
-    <t>Кочнев Иван</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -991,51 +991,51 @@
       </c>
       <c r="I6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="6">
         <v>90</v>
       </c>
       <c r="L6" s="6">
         <v>0</v>
       </c>
       <c r="M6" s="8">
         <v>0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="8"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
@@ -1072,159 +1072,159 @@
       <c r="B9" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
+        <v>37</v>
+      </c>
+      <c r="B11" s="12" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>56</v>
+        <v>83</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
@@ -1985,159 +1985,159 @@
       <c r="B42" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>94</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="7">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="14"/>
       <c r="G47" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>
       <c r="K47" s="7"/>
       <c r="L47" s="7"/>
       <c r="M47" s="7"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
     </row>
     <row r="48" spans="1:19">