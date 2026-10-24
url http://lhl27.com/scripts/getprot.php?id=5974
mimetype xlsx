--- v3 (2026-10-24)
+++ v4 (2026-10-24)
@@ -126,56 +126,56 @@
   <si>
     <t>Вялый Юрий</t>
   </si>
   <si>
     <t>Чирин Алексей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Хажинов Роман</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Остапенко Дмитрий</t>
   </si>
   <si>
     <t>Черкасов Антон</t>
   </si>
   <si>
     <t>Осипов Александр</t>
   </si>
   <si>
+    <t>Мордиков Евгений</t>
+  </si>
+  <si>
     <t>Матяж Александр</t>
   </si>
   <si>
-    <t>Мордиков Евгений</t>
-[...1 lines deleted...]
-  <si>
     <t>Шамуратов Азамат</t>
   </si>
   <si>
     <t>Гусак Артем</t>
   </si>
   <si>
     <t>Гаврилов Валерий</t>
   </si>
   <si>
     <t>Сочнев Илья</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Дружба»</t>
   </si>
   <si>
     <t>Агафонов Руслан</t>
   </si>
   <si>
     <t>19:30</t>
@@ -213,54 +213,54 @@
   <si>
     <t>Переверзев Андрей</t>
   </si>
   <si>
     <t>Колташов Максим</t>
   </si>
   <si>
     <t>Сологубов Максим</t>
   </si>
   <si>
     <t>Маскалев Алексей</t>
   </si>
   <si>
     <t>Ким Виктор</t>
   </si>
   <si>
     <t>Митяков Владислав</t>
   </si>
   <si>
     <t>Резанов Константин</t>
   </si>
   <si>
     <t>Бирюков Антон</t>
   </si>
   <si>
+    <t>Кочнев Иван</t>
+  </si>
+  <si>
     <t>Кирилов Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кочнев Иван</t>
   </si>
   <si>
     <t>Петренко Дмитрий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1190,78 +1190,78 @@
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>83</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>83</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>86</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
@@ -2049,78 +2049,78 @@
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>94</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>94</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="7">
         <v>95</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="14"/>