--- v0 (2025-12-10)
+++ v1 (2026-10-24)
@@ -138,51 +138,51 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Куракин Григорий</t>
   </si>
   <si>
     <t>Кошелев Константин</t>
   </si>
   <si>
     <t>Ким Василий</t>
   </si>
   <si>
     <t>Гребенюк Александр</t>
   </si>
   <si>
     <t>Созыкин Сергей</t>
   </si>
   <si>
     <t>Кирпота Андрей</t>
   </si>
   <si>
     <t>Лузгин Дмитрий</t>
   </si>
   <si>
-    <t>Зокожурников Виталий</t>
+    <t>Закожурников Виталий</t>
   </si>
   <si>
     <t>Никлонский Максим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Амурские леопарды 2»</t>
   </si>
   <si>
     <t>Маркушев Виктор</t>
   </si>
   <si>
     <t>11:20</t>
   </si>
   <si>
     <t>33:00</t>
   </si>
   <si>
     <t>Политыкин Александр</t>
   </si>