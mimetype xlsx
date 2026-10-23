--- v0 (2026-03-03)
+++ v1 (2026-10-23)
@@ -135,59 +135,59 @@
   <si>
     <t>33-01</t>
   </si>
   <si>
     <t>Ключевской Роман</t>
   </si>
   <si>
     <t>27-16</t>
   </si>
   <si>
     <t>43-00</t>
   </si>
   <si>
     <t>Буслаев Василий</t>
   </si>
   <si>
     <t>30-37</t>
   </si>
   <si>
     <t>Жульмагамбетов Сергей</t>
   </si>
   <si>
     <t>42-25</t>
   </si>
   <si>
+    <t>Солоха Виктор</t>
+  </si>
+  <si>
     <t>Бессмертный Сергей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
-    <t>Солоха Виктор</t>
-[...1 lines deleted...]
-  <si>
     <t>Непомнящий Виталий</t>
   </si>
   <si>
     <t>Родионов Сергей</t>
   </si>
   <si>
     <t>Гутик Сергей</t>
   </si>
   <si>
     <t>Грудинин Константин</t>
   </si>
   <si>
     <t>Чижов Сергей</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Шехматов Сергей</t>
   </si>
   <si>
     <t>Бородин Анатолий</t>
   </si>
   <si>
     <t>Главный тренер</t>
@@ -246,51 +246,51 @@
   <si>
     <t>Орлов Александр</t>
   </si>
   <si>
     <t>Кошелев Константин</t>
   </si>
   <si>
     <t>Ким Василий</t>
   </si>
   <si>
     <t>Черников Николай</t>
   </si>
   <si>
     <t>Гребенюк Александр</t>
   </si>
   <si>
     <t>Созыкин Сергей</t>
   </si>
   <si>
     <t>Кирпота Андрей</t>
   </si>
   <si>
     <t>Лузгин Дмитрий</t>
   </si>
   <si>
-    <t>Зокожурников Виталий</t>
+    <t>Закожурников Виталий</t>
   </si>
   <si>
     <t>Никлонский Максим</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Чайка Максим</t>
   </si>
   <si>
     <t>Харламов Артем</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
 </sst>
 </file>
 
@@ -1210,88 +1210,88 @@
       <c r="H10" s="6">
         <v>6</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="K10" s="6">
         <v>80</v>
       </c>
       <c r="L10" s="6">
         <v>13</v>
       </c>
       <c r="M10" s="8">
         <v>57</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>57</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1885,51 +1885,51 @@
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>12</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>13</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>