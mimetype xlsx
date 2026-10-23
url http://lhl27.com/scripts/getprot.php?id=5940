--- v1 (2026-03-04)
+++ v2 (2026-10-23)
@@ -129,60 +129,60 @@
   <si>
     <t>Михалик Игорь</t>
   </si>
   <si>
     <t>Киселев Алексей</t>
   </si>
   <si>
     <t>Переверзев Андрей</t>
   </si>
   <si>
     <t>Сологубов Максим</t>
   </si>
   <si>
     <t>Носков Алексей</t>
   </si>
   <si>
     <t>Маскалев Алексей</t>
   </si>
   <si>
     <t>Чебуков Максим</t>
   </si>
   <si>
     <t>Митяков Владислав</t>
   </si>
   <si>
+    <t>Кичигин Никита</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>Кочнев Иван</t>
+  </si>
+  <si>
     <t>Петренко Дмитрий</t>
-  </si>
-[...7 lines deleted...]
-    <t>Кочнев Иван</t>
   </si>
   <si>
     <t>Шушпанов Роман</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Синергия»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>27:00</t>
   </si>
   <si>
     <t>06:00</t>
   </si>
   <si>
     <t>Небесных Василий</t>
   </si>
@@ -960,51 +960,51 @@
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
         <v>9</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="8"/>
       <c r="N6" s="6" t="s">
         <v>26</v>
       </c>
       <c r="O6" s="6">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>30</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
         <v>13</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H7" s="6"/>
@@ -1243,105 +1243,105 @@
       <c r="B16" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="B18" s="12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
@@ -2019,51 +2019,51 @@
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>91</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7"/>
       <c r="B46" s="12"/>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>