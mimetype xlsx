--- v0 (2025-12-08)
+++ v1 (2026-07-27)
@@ -93,60 +93,60 @@
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Абзалов Артур</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>07:30</t>
   </si>
   <si>
     <t>16:30</t>
   </si>
   <si>
+    <t>Грушевский Иван</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
+    <t>09:15</t>
+  </si>
+  <si>
     <t>Лакеев Дмитрий</t>
-  </si>
-[...7 lines deleted...]
-    <t>Зщ</t>
   </si>
   <si>
     <t>19:00</t>
   </si>
   <si>
     <t>Кора Владислав</t>
   </si>
   <si>
     <t>23:30</t>
   </si>
   <si>
     <t>Ершов Денис</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>24:00</t>
   </si>
   <si>
     <t>Сухов Илья</t>
   </si>
   <si>
     <t>32:15</t>
   </si>
@@ -997,88 +997,88 @@
       </c>
       <c r="O5" s="6">
         <v>32</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>5</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
         <v>17</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H6" s="6">
         <v>2</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K6" s="6">
         <v>91</v>
       </c>
       <c r="L6" s="6">
         <v>3</v>
       </c>
       <c r="M6" s="8">
         <v>0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
         <v>17</v>
       </c>
       <c r="B7" s="12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H7" s="6">
         <v>3</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="6">
         <v>44</v>
       </c>
       <c r="L7" s="6">
         <v>18</v>
       </c>
       <c r="M7" s="8">
         <v>0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
@@ -1182,88 +1182,88 @@
       <c r="L10" s="6">
         <v>92</v>
       </c>
       <c r="M10" s="8">
         <v>17</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>44</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H11" s="6">
         <v>7</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="K11" s="6">
         <v>92</v>
       </c>
       <c r="L11" s="6">
         <v>0</v>
       </c>
       <c r="M11" s="8">
         <v>0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>91</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H12" s="6">
         <v>8</v>
       </c>
       <c r="I12" s="6"/>
       <c r="J12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="K12" s="6">
         <v>18</v>
       </c>
       <c r="L12" s="6">
         <v>97</v>
       </c>
       <c r="M12" s="8">
         <v>0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
@@ -1295,51 +1295,51 @@
       <c r="L13" s="6">
         <v>3</v>
       </c>
       <c r="M13" s="8">
         <v>91</v>
       </c>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>97</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H14" s="6">
         <v>10</v>
       </c>
       <c r="I14" s="6"/>
       <c r="J14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="K14" s="6">
         <v>71</v>
       </c>
       <c r="L14" s="6">
         <v>32</v>
       </c>
       <c r="M14" s="8">
         <v>0</v>
       </c>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
@@ -1693,51 +1693,51 @@
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
         <v>5</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>51</v>
       </c>
       <c r="K30" s="7">
         <v>92</v>
       </c>
       <c r="L30" s="7">
         <v>12</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>52</v>
       </c>
       <c r="O30" s="7">
         <v>20</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
@@ -1920,159 +1920,159 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>20</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>22</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>30</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>44</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>48</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>57</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
@@ -2082,51 +2082,51 @@
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>69</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>74</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
@@ -2163,51 +2163,51 @@
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>86</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="7">
         <v>92</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="14"/>
@@ -2217,51 +2217,51 @@
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>
       <c r="K47" s="7"/>
       <c r="L47" s="7"/>
       <c r="M47" s="7"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" s="7">
         <v>95</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C48" s="13"/>
       <c r="D48" s="13"/>
       <c r="E48" s="13"/>
       <c r="F48" s="14"/>
       <c r="G48" s="7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>
       <c r="K48" s="7"/>
       <c r="L48" s="7"/>
       <c r="M48" s="7"/>
       <c r="N48" s="7"/>
       <c r="O48" s="7"/>
       <c r="P48" s="7"/>
       <c r="Q48" s="7"/>
       <c r="R48" s="7"/>
       <c r="S48" s="7"/>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" s="7">
         <v>97</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C49" s="13"/>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
       <c r="F49" s="14"/>