--- v0 (2026-03-05)
+++ v1 (2026-05-05)
@@ -183,81 +183,81 @@
   <si>
     <t>Куць Никита</t>
   </si>
   <si>
     <t>24-38</t>
   </si>
   <si>
     <t>Каргин Евгений</t>
   </si>
   <si>
     <t>27-27</t>
   </si>
   <si>
     <t>Губанов Сергей</t>
   </si>
   <si>
     <t>38-00</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>44-10</t>
   </si>
   <si>
+    <t>Фролов Александр</t>
+  </si>
+  <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>Иванов Игорь</t>
   </si>
   <si>
     <t>Боков Фадей</t>
   </si>
   <si>
+    <t>Чу Артур</t>
+  </si>
+  <si>
+    <t>Чернухин Егор</t>
+  </si>
+  <si>
+    <t>Кривых Михаил</t>
+  </si>
+  <si>
+    <t>Грамаков Денис</t>
+  </si>
+  <si>
+    <t>Мерк Иван</t>
+  </si>
+  <si>
+    <t>Бозин Андрей</t>
+  </si>
+  <si>
     <t>Павлечко Тимофей</t>
-  </si>
-[...19 lines deleted...]
-    <t>Фролов Александр</t>
   </si>
   <si>
     <t>Ласковый Вадим</t>
   </si>
   <si>
     <t>Лесник Арсентий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Макаров Александр</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1777,132 +1777,132 @@
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>54</v>
       </c>
       <c r="K33" s="7">
         <v>28</v>
       </c>
       <c r="L33" s="7">
         <v>16</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
@@ -2047,51 +2047,51 @@
       <c r="B43" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">