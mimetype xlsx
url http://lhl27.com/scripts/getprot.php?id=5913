--- v1 (2026-03-04)
+++ v2 (2026-10-23)
@@ -114,132 +114,132 @@
   <si>
     <t>3:09</t>
   </si>
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Шамшурин Андрей</t>
   </si>
   <si>
     <t>Стреж Илья</t>
   </si>
   <si>
     <t>Полсычев Сергей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Колбин Валерий</t>
+  </si>
+  <si>
     <t>Шупилов Петр</t>
   </si>
   <si>
-    <t>Колбин Валерий</t>
-[...1 lines deleted...]
-  <si>
     <t>Целянов Игорь</t>
   </si>
   <si>
     <t>Меньшов Константин</t>
   </si>
   <si>
+    <t>Сучков Максим</t>
+  </si>
+  <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
-    <t>Сучков Максим</t>
-[...1 lines deleted...]
-  <si>
     <t>Белик Сергей</t>
   </si>
   <si>
     <t>Сулима Никита</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Рубеж»</t>
   </si>
   <si>
     <t>Манилов Александр</t>
   </si>
   <si>
     <t>30:21</t>
   </si>
   <si>
     <t>21:08</t>
   </si>
   <si>
     <t>Башев Владислав</t>
   </si>
   <si>
     <t>36:32</t>
   </si>
   <si>
     <t>Садовников Сергей</t>
   </si>
   <si>
+    <t>Потихо Дмитрий</t>
+  </si>
+  <si>
     <t>Трунова Наталья</t>
   </si>
   <si>
     <t>Пырков Дмитрий</t>
   </si>
   <si>
-    <t>Потихо Дмитрий</t>
-[...1 lines deleted...]
-  <si>
     <t>Юн Михаил</t>
   </si>
   <si>
     <t>Тен Владимир</t>
   </si>
   <si>
     <t>Аникин Владислав</t>
   </si>
   <si>
     <t>Безнощенко Владимир</t>
   </si>
   <si>
     <t>Сердюков Никита</t>
   </si>
   <si>
+    <t>Смирнов Алексей</t>
+  </si>
+  <si>
     <t>Дроздович Дмитрий</t>
   </si>
   <si>
     <t>Смазнов Руслан</t>
-  </si>
-[...1 lines deleted...]
-    <t>Смирнов Алексей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Макаров Александр</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1074,78 +1074,78 @@
       <c r="B10" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
@@ -1182,88 +1182,88 @@
       <c r="B14" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>87</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
@@ -1670,105 +1670,105 @@
       <c r="B32" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
@@ -1886,115 +1886,115 @@
       <c r="B40" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>98</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7"/>
       <c r="B44" s="12"/>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>