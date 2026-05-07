--- v0 (2025-12-07)
+++ v1 (2026-05-07)
@@ -171,81 +171,81 @@
   <si>
     <t>Куць Никита</t>
   </si>
   <si>
     <t>14:00</t>
   </si>
   <si>
     <t>01:40</t>
   </si>
   <si>
     <t>Губанов Сергей</t>
   </si>
   <si>
     <t>17:00</t>
   </si>
   <si>
     <t>24:45</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>20:00</t>
   </si>
   <si>
+    <t>Фролов Александр</t>
+  </si>
+  <si>
+    <t>22:40</t>
+  </si>
+  <si>
     <t>Иванов Игорь</t>
   </si>
   <si>
-    <t>22:40</t>
+    <t>39:00</t>
   </si>
   <si>
     <t>Боков Фадей</t>
   </si>
   <si>
-    <t>39:00</t>
+    <t>Чернухин Егор</t>
+  </si>
+  <si>
+    <t>Трухляев Александр</t>
+  </si>
+  <si>
+    <t>Кривых Михаил</t>
+  </si>
+  <si>
+    <t>Грамаков Денис</t>
+  </si>
+  <si>
+    <t>Бозин Андрей</t>
   </si>
   <si>
     <t>Павлечко Тимофей</t>
-  </si>
-[...16 lines deleted...]
-    <t>Фролов Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Растворцев Евгений</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -1691,125 +1691,125 @@
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>50</v>
       </c>
       <c r="K32" s="7">
         <v>37</v>
       </c>
       <c r="L32" s="7">
         <v>17</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>52</v>
       </c>
       <c r="K33" s="7">
         <v>37</v>
       </c>
       <c r="L33" s="7">
         <v>28</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7" t="s">
         <v>54</v>
       </c>
       <c r="K34" s="7">
         <v>48</v>
       </c>
       <c r="L34" s="7">
         <v>16</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
@@ -1927,51 +1927,51 @@
       <c r="B40" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">