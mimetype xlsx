--- v1 (2026-08-24)
+++ v2 (2026-10-22)
@@ -108,156 +108,156 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>20:54</t>
   </si>
   <si>
     <t>Манилов Александр</t>
   </si>
   <si>
     <t>44:43</t>
   </si>
   <si>
     <t>Башев Владислав</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Садовников Сергей</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
+    <t>Потихо Дмитрий</t>
+  </si>
+  <si>
     <t>Рагозин Радислав</t>
   </si>
   <si>
     <t>Трунова Наталья</t>
   </si>
   <si>
     <t>Пырков Дмитрий</t>
   </si>
   <si>
-    <t>Потихо Дмитрий</t>
-[...1 lines deleted...]
-  <si>
     <t>Тен Владимир</t>
   </si>
   <si>
     <t>Аникин Владислав</t>
   </si>
   <si>
     <t>Безнощенко Владимир</t>
   </si>
   <si>
     <t>Пышненко Артем</t>
   </si>
   <si>
     <t>Смазнов Руслан</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хулиганы»</t>
   </si>
   <si>
     <t>Лисовский Игорь</t>
   </si>
   <si>
     <t>05:17</t>
   </si>
   <si>
+    <t>Середа Андрей</t>
+  </si>
+  <si>
+    <t>14:26</t>
+  </si>
+  <si>
+    <t>43:59</t>
+  </si>
+  <si>
     <t>Туезов Владислав</t>
   </si>
   <si>
-    <t>14:26</t>
-[...7 lines deleted...]
-  <si>
     <t>19:46</t>
   </si>
   <si>
     <t>Ольмезов Александр</t>
   </si>
   <si>
     <t>34:58</t>
   </si>
   <si>
     <t>Полубоярцев Егор</t>
   </si>
   <si>
     <t>39:13</t>
   </si>
   <si>
     <t>Скачков Александр</t>
   </si>
   <si>
     <t>Волошенко Артем</t>
   </si>
   <si>
     <t>Коршунов Ростислав</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Лопатин Евгений</t>
   </si>
   <si>
     <t>Банк Андрей</t>
   </si>
   <si>
     <t>Немировец Дмитрий</t>
   </si>
   <si>
     <t>Марченко Кирилл</t>
   </si>
   <si>
     <t>Соболев Максим</t>
   </si>
   <si>
+    <t>Савчук Александр</t>
+  </si>
+  <si>
     <t>Гашута Олег</t>
   </si>
   <si>
     <t>Шубин Владимир</t>
   </si>
   <si>
     <t>Шевченко Максим</t>
-  </si>
-[...1 lines deleted...]
-    <t>Савчук Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
   <si>
     <t>Харламов Артем</t>
   </si>
   <si>
     <t>Раденко Михаил</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1058,132 +1058,132 @@
         <v>22</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O8" s="6">
         <v>85</v>
       </c>
       <c r="P8" s="6">
         <v>2</v>
       </c>
       <c r="Q8" s="6">
         <v>33</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
@@ -1638,106 +1638,106 @@
         <v>96</v>
       </c>
       <c r="L30" s="7">
         <v>98</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>23</v>
       </c>
       <c r="O30" s="7">
         <v>81</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>19</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>45</v>
       </c>
       <c r="K31" s="7">
         <v>8</v>
       </c>
       <c r="L31" s="7">
         <v>96</v>
       </c>
       <c r="M31" s="7">
         <v>22</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>46</v>
       </c>
       <c r="O31" s="7">
         <v>71</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>1</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>48</v>
       </c>
       <c r="K32" s="7">
         <v>22</v>
       </c>
       <c r="L32" s="7">
         <v>18</v>
       </c>
       <c r="M32" s="7">
         <v>8</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>25</v>
       </c>
       <c r="O32" s="7">
         <v>18</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
@@ -2018,142 +2018,142 @@
       <c r="B42" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="7"/>
       <c r="B47" s="12"/>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="14"/>
       <c r="G47" s="7"/>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>