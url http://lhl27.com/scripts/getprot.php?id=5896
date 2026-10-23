--- v0 (2025-12-08)
+++ v1 (2026-10-23)
@@ -183,96 +183,96 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Пульсар»</t>
   </si>
   <si>
     <t>Мележик Максим</t>
   </si>
   <si>
     <t>01-16</t>
   </si>
   <si>
     <t>12-04</t>
   </si>
   <si>
     <t>Бойков Павел</t>
   </si>
   <si>
     <t>12-37</t>
   </si>
   <si>
     <t>17-33</t>
   </si>
   <si>
+    <t>Губкин Егор</t>
+  </si>
+  <si>
+    <t>28-21</t>
+  </si>
+  <si>
+    <t>18-07</t>
+  </si>
+  <si>
+    <t>Поцилуйко Алексей</t>
+  </si>
+  <si>
+    <t>35-01</t>
+  </si>
+  <si>
+    <t>Ложечник Евгений</t>
+  </si>
+  <si>
+    <t>39-09</t>
+  </si>
+  <si>
+    <t>Трибушевский Семен</t>
+  </si>
+  <si>
+    <t>42-35</t>
+  </si>
+  <si>
+    <t>Капитонов Роман</t>
+  </si>
+  <si>
+    <t>Кретов Максим</t>
+  </si>
+  <si>
+    <t>Сахно Павел</t>
+  </si>
+  <si>
+    <t>Звягинцев Максим</t>
+  </si>
+  <si>
+    <t>Мамонтов Артём</t>
+  </si>
+  <si>
     <t>Жигун Алексей</t>
   </si>
   <si>
-    <t>28-21</t>
-[...37 lines deleted...]
-  <si>
     <t>Ким Артем</t>
-  </si>
-[...1 lines deleted...]
-    <t>Губкин Егор</t>
   </si>
   <si>
     <t>Дюжов Данил</t>
   </si>
   <si>
     <t>Пьянзин Виталий</t>
   </si>
   <si>
     <t>Капшук Денис</t>
   </si>
   <si>
     <t>Запевалов Денис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Стародворов Роман</t>
   </si>
@@ -1776,61 +1776,61 @@
         <v>8</v>
       </c>
       <c r="L31" s="7">
         <v>99</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>54</v>
       </c>
       <c r="O31" s="7">
         <v>88</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>19</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>56</v>
       </c>
       <c r="K32" s="7">
         <v>88</v>
       </c>
       <c r="L32" s="7">
         <v>21</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>57</v>
       </c>
       <c r="O32" s="7">
         <v>7</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
@@ -2123,88 +2123,88 @@
       <c r="B40" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>88</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>