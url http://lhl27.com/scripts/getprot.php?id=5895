--- v1 (2026-05-05)
+++ v2 (2026-10-24)
@@ -126,102 +126,102 @@
   <si>
     <t>Чумилин Дмитрий</t>
   </si>
   <si>
     <t>Богомолов Вячеслав</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>Беседин Антон</t>
   </si>
   <si>
     <t>Белотелов Виктор</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Ягодин Сергей</t>
+  </si>
+  <si>
+    <t>Хоменко Вячеслав</t>
+  </si>
+  <si>
+    <t>Садовников Андрей</t>
+  </si>
+  <si>
+    <t>Суханов Михаил</t>
+  </si>
+  <si>
+    <t>Рудукан Дмитрий</t>
+  </si>
+  <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
-    <t>Ягодин Сергей</t>
-[...13 lines deleted...]
-  <si>
     <t>Чеховский Михаил</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Крылья Востока»</t>
   </si>
   <si>
+    <t>Салогуб Алексей</t>
+  </si>
+  <si>
+    <t>04-14</t>
+  </si>
+  <si>
+    <t>Боровиков Виталий</t>
+  </si>
+  <si>
+    <t>07-16</t>
+  </si>
+  <si>
+    <t>Двадненко Василий</t>
+  </si>
+  <si>
+    <t>+1</t>
+  </si>
+  <si>
+    <t>38-07</t>
+  </si>
+  <si>
     <t>Пташник Богдан</t>
-  </si>
-[...19 lines deleted...]
-    <t>Двадненко Василий</t>
   </si>
   <si>
     <t>43-35</t>
   </si>
   <si>
     <t>Болибрух Иван</t>
   </si>
   <si>
     <t>44-07</t>
   </si>
   <si>
     <t>Вятский Павел</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>Демичев Александр</t>
   </si>
   <si>
     <t>Иванов Дмитрий</t>
   </si>
@@ -1236,186 +1236,186 @@
       <c r="B16" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
-        <v>65</v>
+        <v>86</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
@@ -1591,164 +1591,164 @@
       </c>
       <c r="M29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="N29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="O29" s="7" t="s">
         <v>9</v>
       </c>
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="K30" s="7">
         <v>18</v>
       </c>
       <c r="L30" s="7">
         <v>33</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="K31" s="7">
         <v>88</v>
       </c>
       <c r="L31" s="7">
         <v>11</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="J32" s="7" t="s">
         <v>52</v>
       </c>
       <c r="K32" s="7">
         <v>18</v>
       </c>
       <c r="L32" s="7">
         <v>17</v>
       </c>
       <c r="M32" s="7">
         <v>11</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>54</v>
       </c>
       <c r="K33" s="7">
         <v>17</v>
       </c>
       <c r="L33" s="7">
         <v>18</v>
       </c>
       <c r="M33" s="7">