--- v2 (2026-04-30)
+++ v3 (2026-10-24)
@@ -111,63 +111,63 @@
   <si>
     <t>05:50</t>
   </si>
   <si>
     <t>43:20</t>
   </si>
   <si>
     <t>Вялый Юрий</t>
   </si>
   <si>
     <t>07:00</t>
   </si>
   <si>
     <t>Чирин Алексей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
+    <t>Хажинов Роман</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>Осипов Андрей</t>
+  </si>
+  <si>
+    <t>Осипов Александр</t>
+  </si>
+  <si>
     <t>Матяж Александр</t>
-  </si>
-[...10 lines deleted...]
-    <t>Осипов Андрей</t>
   </si>
   <si>
     <t>Мордиков Евгений</t>
   </si>
   <si>
     <t>Петров Денис</t>
   </si>
   <si>
     <t>Шамуратов Азамат</t>
   </si>
   <si>
     <t>Гусак Артем</t>
   </si>
   <si>
     <t>Гаврилов Валерий</t>
   </si>
   <si>
     <t>Сочнев Илья</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
@@ -1027,142 +1027,142 @@
       </c>
       <c r="I7" s="6" t="s">
         <v>29</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="6">
         <v>1</v>
       </c>
       <c r="L7" s="6">
         <v>0</v>
       </c>
       <c r="M7" s="8">
         <v>0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
+        <v>68</v>
+      </c>
+      <c r="B9" s="12" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>83</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
@@ -1824,51 +1824,51 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>38</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>47</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>