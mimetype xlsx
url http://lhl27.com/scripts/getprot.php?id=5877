--- v1 (2026-03-03)
+++ v2 (2026-10-22)
@@ -219,51 +219,51 @@
   <si>
     <t>Иванов Сергей</t>
   </si>
   <si>
     <t>Куракин Григорий</t>
   </si>
   <si>
     <t>Кошелев Константин</t>
   </si>
   <si>
     <t>Ким Василий</t>
   </si>
   <si>
     <t>Гребенюк Александр</t>
   </si>
   <si>
     <t>Созыкин Сергей</t>
   </si>
   <si>
     <t>Кирпота Андрей</t>
   </si>
   <si>
     <t>Лузгин Дмитрий</t>
   </si>
   <si>
-    <t>Зокожурников Виталий</t>
+    <t>Закожурников Виталий</t>
   </si>
   <si>
     <t>Никлонский Максим</t>
   </si>
   <si>
     <t>Марченко Артем</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Попов Михаил</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>
 </sst>
 </file>
 