--- v0 (2025-12-07)
+++ v1 (2026-10-23)
@@ -941,51 +941,51 @@
       <c r="E5" s="13"/>
       <c r="F5" s="14"/>
       <c r="G5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="6">
         <v>1</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="K5" s="5">
         <v>30</v>
       </c>
       <c r="L5" s="5">
         <v>0</v>
       </c>
       <c r="M5" s="8">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="O5" s="6">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>5</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
         <v>5</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="6">
@@ -1227,51 +1227,51 @@
       <c r="B14" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>30</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">