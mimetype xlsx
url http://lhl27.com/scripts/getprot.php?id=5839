--- v1 (2026-03-05)
+++ v2 (2026-10-22)
@@ -123,56 +123,56 @@
   <si>
     <t>10:00</t>
   </si>
   <si>
     <t>07:50</t>
   </si>
   <si>
     <t>Быстренков Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>Фролов Андрей</t>
   </si>
   <si>
     <t>Фролов Дмитрий</t>
   </si>
   <si>
+    <t>Киселёв Алексей</t>
+  </si>
+  <si>
     <t>Шаронин Андрей</t>
   </si>
   <si>
-    <t>Киселёв Алексей</t>
-[...1 lines deleted...]
-  <si>
     <t>Глухов Игорь</t>
   </si>
   <si>
     <t>Швецов Дмитрий</t>
   </si>
   <si>
     <t>Клиентов Максим</t>
   </si>
   <si>
     <t>Тен Сергей</t>
   </si>
   <si>
     <t>Дюжов Михаил</t>
   </si>
   <si>
     <t>Борзенко Сергей</t>
   </si>
   <si>
     <t>Большаков Артем</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
@@ -216,51 +216,51 @@
   <si>
     <t>Куракин Григорий</t>
   </si>
   <si>
     <t>Борисов Егор</t>
   </si>
   <si>
     <t>Орлов Александр</t>
   </si>
   <si>
     <t>Кошелев Константин</t>
   </si>
   <si>
     <t>Ким Василий</t>
   </si>
   <si>
     <t>Черников Николай</t>
   </si>
   <si>
     <t>Созыкин Сергей</t>
   </si>
   <si>
     <t>Кирпота Андрей</t>
   </si>
   <si>
-    <t>Зокожурников Виталий</t>
+    <t>Закожурников Виталий</t>
   </si>
   <si>
     <t>Никлонский Максим</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -915,51 +915,51 @@
       </c>
       <c r="M4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="N4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="O4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="P4" s="5" t="s">
         <v>17</v>
       </c>
       <c r="Q4" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R4" s="5" t="s">
         <v>19</v>
       </c>
       <c r="S4" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
       <c r="F5" s="14"/>
       <c r="G5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="6">
         <v>1</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="K5" s="5">
         <v>75</v>
       </c>
       <c r="L5" s="5">
         <v>76</v>
       </c>
       <c r="M5" s="8">
@@ -1098,88 +1098,88 @@
       <c r="B9" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>64</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>