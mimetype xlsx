--- v1 (2026-03-04)
+++ v2 (2026-10-23)
@@ -153,147 +153,147 @@
   <si>
     <t>Грак Дмитрий</t>
   </si>
   <si>
     <t>Богодухов Сергей</t>
   </si>
   <si>
     <t>Чумилин Дмитрий</t>
   </si>
   <si>
     <t>Бармотин Владимир</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Марченко Андрей</t>
   </si>
   <si>
     <t>Беседин Антон</t>
   </si>
   <si>
+    <t>Хоменко Вячеслав</t>
+  </si>
+  <si>
+    <t>Садовников Андрей</t>
+  </si>
+  <si>
+    <t>Суханов Михаил</t>
+  </si>
+  <si>
+    <t>Рудукан Дмитрий</t>
+  </si>
+  <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
-    <t>Хоменко Вячеслав</t>
-[...10 lines deleted...]
-  <si>
     <t>Чеховский Михаил</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хулиганы»</t>
   </si>
   <si>
     <t>Миронов Игорь</t>
   </si>
   <si>
     <t>10:00</t>
   </si>
   <si>
     <t>11:30</t>
   </si>
   <si>
     <t>Лисовский Игорь</t>
   </si>
   <si>
     <t>11:00</t>
   </si>
   <si>
+    <t>Середа Андрей</t>
+  </si>
+  <si>
+    <t>17:00</t>
+  </si>
+  <si>
     <t>Туезов Владислав</t>
   </si>
   <si>
-    <t>17:00</t>
-[...4 lines deleted...]
-  <si>
     <t>19:00</t>
   </si>
   <si>
     <t>Ольмезов Александр</t>
   </si>
   <si>
     <t>24:10</t>
   </si>
   <si>
     <t>Полубоярцев Егор</t>
   </si>
   <si>
     <t>Волошенко Артем</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>37:20</t>
   </si>
   <si>
     <t>Коршунов Ростислав</t>
   </si>
   <si>
     <t>39:00</t>
   </si>
   <si>
     <t>Коршунов Виктор</t>
   </si>
   <si>
     <t>Лопатин Евгений</t>
   </si>
   <si>
     <t>Немировец Дмитрий</t>
   </si>
   <si>
+    <t>Савчук Александр</t>
+  </si>
+  <si>
     <t>Гашута Олег</t>
   </si>
   <si>
     <t>Шубин Владимир</t>
   </si>
   <si>
     <t>Шевченко Максим</t>
-  </si>
-[...1 lines deleted...]
-    <t>Савчук Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1409,159 +1409,159 @@
       <c r="B19" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
         <v>30</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
-        <v>61</v>
+        <v>86</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
         <v>30</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
         <v>30</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>
       <c r="G23" s="5" t="s">
         <v>30</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="8"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="5">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="14"/>
       <c r="G24" s="5" t="s">
         <v>30</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="8"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
       <c r="S24" s="6"/>
     </row>
     <row r="25" spans="1:19">
@@ -1772,141 +1772,141 @@
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>58</v>
       </c>
       <c r="K31" s="7">
         <v>96</v>
       </c>
       <c r="L31" s="7">
         <v>22</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>32</v>
       </c>
       <c r="O31" s="7">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>41</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>60</v>
       </c>
       <c r="K32" s="7">
         <v>8</v>
       </c>
       <c r="L32" s="7">
         <v>96</v>
       </c>
       <c r="M32" s="7">
         <v>18</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>32</v>
       </c>
       <c r="O32" s="7">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>33</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>62</v>
       </c>
       <c r="K33" s="7">
         <v>92</v>
       </c>
       <c r="L33" s="7">
         <v>0</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7" t="s">
         <v>32</v>
       </c>
       <c r="O33" s="7">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="P33" s="7">
         <v>20</v>
       </c>
       <c r="Q33" s="7">
         <v>40</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>22</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H34" s="7">
@@ -2106,142 +2106,142 @@
       <c r="B40" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>76</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>77</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7"/>
       <c r="B45" s="12"/>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>